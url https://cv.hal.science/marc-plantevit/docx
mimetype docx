--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -222,51 +222,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -728,3455 +728,3953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-based health environmental-clinical risk scores in European children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+                <w:t xml:space="preserve">Alexandros Siskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Amrit Kaur Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Atzmueller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Sabidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-024-00513-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845678v1</w:t>
+                <w:t xml:space="preserve">hal-04602386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On GNN explanability with activation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pierre</w:t>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.3227-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10618-022-00870-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621974v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38 (5), pp.3227-3261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.833-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821784v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272082v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit measures of emotions: Data-science might help to account for data complexity and heterogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rouby</w:t>
+                <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.104181. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658160v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Using subgroup discovery to relate odor pleasantness and intensity to peripheral nervous system reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2022.3173403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191177v1</w:t>
+                <w:t xml:space="preserve">hal-03787352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (2), pp.394-442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00665-9⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.3227-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383776v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.796-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378174v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Merchez</w:t>
+                <w:t xml:space="preserve">Explicit and implicit measures of emotions: Data-science might help to account for data complexity and heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093496v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343686v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.394-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00665-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625007v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (2), pp.355-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488732v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skypattern mining: From pattern condensed representations to dynamic constraint satisfaction problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048224v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130544v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221698v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (08), pp.1171--1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192959v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skypattern mining: From pattern condensed representations to dynamic constraint satisfaction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.48-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163778v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding maximal homogeneous clique sets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-013-0625-y⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827164v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Descriptive Rules in Relational Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Cerf</w:t>
+                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (55), pp.55:1--55:17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351698v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Graph Topological Patterns: Finding Co-variations among Vertex Descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
+                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2012.154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351727v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1644873.1644877⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Finding maximal homogeneous clique sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.579-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-013-0625-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Descriptive Rules in Relational Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 17, pp.49-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011378v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus pré-annoté de résumés d'articles en biologie génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
+                <w:t xml:space="preserve">Mining Graph Topological Patterns: Finding Co-variations among Vertex Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus, Université de Bretagne-Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, 25, pp.2090-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2012.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011595v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1644873.1644877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011618v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-87431-9_13⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Best Papers "Bases de Données Avancées 2008", 15 (1), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283426v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d'un corpus pré-annoté de résumés d'articles en biologie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Entrepôts de Données et Analyse (EDA 2007), RNTI-B-3, pp.113-130</w:t>
+              <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus, Université de Bretagne-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00165441v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
+                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Kléma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.119-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMMM.2009.026073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp59-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, special issue in New Trends in Data Warehouses and Data Analysis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-87431-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors série, pp.183-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Entrepôts de Données et Analyse (EDA 2007), RNTI-B-3, pp.113-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00165441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de neurones sur graphes auto-explicatifs basés sur la logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4205,155 +4703,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.481--488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction différentiable d'ensemble de motifs d'intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Logic-based Self-Explainable Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4382,73 +4880,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems -- NeurIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faithful Explanations for Graph Classification Using Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4467,132 +4965,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases (ECMLPKDD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.113-129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06078-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,7683 +5105,8528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiffVersify: a Scalable Approach to Differentiable Pattern Mining with Coverage Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.407 - 422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70365-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+                <w:t xml:space="preserve">Transparent Explainable Logic Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.914--921, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838985v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+                <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10826031⟩</w:t>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.2386--2393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272675v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Theoretic Explanations for Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Robardet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023, Turin, Italy, September 18-22, 2023, Revised Selected Papers, Part {III}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909498v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Java Memory Errors using Subjective Interesting Subgroups with Hierarchical Targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Mathonat</w:t>
+                <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining Workshops (ICDM Workshops)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00159⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.104-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10826031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224279v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Electricity Prices: An Optimize Then Predict-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pierre</w:t>
+                <w:t xml:space="preserve">Game Theoretic Explanations for Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_35⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023, Turin, Italy, September 18-22, 2023, Revised Selected Papers, Part {III}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.217-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74633-8\_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114222v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does My GNN Really Capture? On Exploring Internal GNN Representations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Electricity Price Forecasting based on Order Books: a differentiable optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tias Guns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA60987.2023.10302542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700710v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de sous-groupes de prédictions interprétables pour le triage d'incidents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Mining Java Memory Errors using Subjective Interesting Subgroups with Hierarchical Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining Workshops (ICDM Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Shanghai (Chine), China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627854v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Forecasting Electricity Prices: An Optimize Then Predict-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Data Analysis 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain-la_Neuve, Belgium. pp.446-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921033v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs Sampling Subjectively Interesting Tiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+                <w:t xml:space="preserve">What Does My GNN Really Capture? On Exploring Internal GNN Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tijl de Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Data Analysis {XVIII} - 18th International Symposium on Intelligent Data Analysis (IDA 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960847v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Should I Trust This Item? Explaining the Recommendations of any Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+                <w:t xml:space="preserve">Découverte de sous-groupes de prédictions interprétables pour le triage d'incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Remil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Atzmueller</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965196v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tijl de Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.159-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114775v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+                <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Auburtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.467--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23618-1\_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914391v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretable Summaries of Black Box Incident Triaging with Subgroup Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Remil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Conference on Data Science and Advanced Analytics (DSAA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009172v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Sampling Rank Correlated Subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ali Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00023⟩</w:t>
+              <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 16th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Avila, Espagne, Spain. pp.217-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23887-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355503v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEvIANT : Discovering significant exceptional (dis)agreement within groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter Duivesteijn</w:t>
+                <w:t xml:space="preserve">Gibbs Sampling Subjectively Interesting Tiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijl de Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46150-8_1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Intelligent Data Analysis {XVIII} - 18th International Symposium on Intelligent Data Analysis (IDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Konstanz (on line), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961093v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional Attributed Subgraph Mining To Understand The Olfactory Percept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+                <w:t xml:space="preserve">Why Should I Trust This Item? Explaining the Recommendations of any Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Discovery Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA49011.2020.00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878375v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Subjectively Interesting Attributed Subgraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijl de Bie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MINING AND LEARNING WITH GRAPHS, held with SIGKDD 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anchorage, Alaska, United States. pp.294:304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3292500.3330954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060190v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Subgraph Discovery With Mobility Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.477-489</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625068v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash points: Discovering exceptional pairwise behaviors in vote or rating data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587041v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265204v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">DEvIANT : Discovering significant exceptional (dis)agreement within groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Duivesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.3-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46150-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479040v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+                <w:t xml:space="preserve">Exceptional Attributed Subgraph Mining To Understand The Olfactory Percept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.276--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346679v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Mining Subjectively Interesting Attributed Subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MINING AND LEARNING WITH GRAPHS, held with SIGKDD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346660v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Contextual Subgraph Discovery With Mobility Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.21-30</w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430622v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Flash points: Discovering exceptional pairwise behaviors in vote or rating data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.694⟩</w:t>
+              <w:t xml:space="preserve">ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.442-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272611v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la découverte de modèles exceptionnels locaux : des règles descriptives liant les molécules à leurs odeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Internationales Francophones Extraction et Gestion des Connaissances (EGC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.305-316</w:t>
+              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346739v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazouille: Detecting and Illustrating Local Events from Geolocalized Social Media Streams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193030v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling users of the Vélo 'v bike sharing system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Mining Urban Data (MUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ioannis Katakis, François Schnitzler, Thomas Liebig, Dimitrios Gunopulos, Katharina Morik,Gennady L. Andrienko, Shie Mannor, Jul 2015, Lille, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193017v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Golebiowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bari, Italy. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46307-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478948v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478901v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.447-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301075v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+                <w:t xml:space="preserve">Vers la découverte de modèles exceptionnels locaux : des règles descriptives liant les molécules à leurs odeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15e Journées Internationales Francophones Extraction et Gestion des Connaissances (EGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.305-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011913v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Classification Based on Delta-Free Sequential Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Holat</w:t>
+                <w:t xml:space="preserve">Gazouille: Detecting and Illustrating Local Events from Geolocalized Social Media Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdyer Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Porto, Portugal. pp.276-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100929v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+                <w:t xml:space="preserve">Profiling users of the Vélo 'v bike sharing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Mining Urban Data (MUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ioannis Katakis, François Schnitzler, Thomas Liebig, Dimitrios Gunopulos, Katharina Morik,Gennady L. Andrienko, Shie Mannor, Jul 2015, Lille, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918181v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Desmier</w:t>
+                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301086v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granularité des motifs de co-variation dans des graphes attribués dynamiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Desmier</w:t>
+                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.431-442</w:t>
+              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270736v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China, China. pp.55:1--55:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979495v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
+                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.481-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339189v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend Mining in Dynamic Attributed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Desmier</w:t>
+                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECML PKDD 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339225v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive Co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Desmier</w:t>
+                <w:t xml:space="preserve">Sequence Classification Based on Delta-Free Sequential Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Holat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science - 15th International Conference (DS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353051v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Disjunctive Rules in Dynamic Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE RIVF International Conference on Computing and Communication Technologies, Research, Innovation, and Vision for the Future (RIVF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352944v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de co-variations entre des propriétés de sommets et leur position topologique dans un graphe attribué.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
+                <w:t xml:space="preserve">Granularité des motifs de co-variation dans des graphes attribués dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.267-278</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352957v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744808v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Association Rules in Boolean Tensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Cerf</w:t>
+                <w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SIAM International Conference on Data Mining SDM'11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611972818.49⟩</w:t>
+              <w:t xml:space="preserve">KDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354377v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels δ-libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trend Mining in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECML PKDD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.654-669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653579v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Dominant Patterns in the Sky</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Cohesive Co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Data Mining - ICDM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science - 15th International Conference (DS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon France. pp.110-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00623566v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Contrasts by Recursive Pattern Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Mining Disjunctive Rules in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2011.161⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE RIVF International Conference on Computing and Communication Technologies, Research, Innovation, and Vision for the Future (RIVF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Ho Chi Minh, Vietnam. pp.74-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/rivf.2012.6169829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021980v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Patterns to Discover and Characterise Biological Relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Extraction de co-variations entre des propriétés de sommets et leur position topologique dans un graphe attribué.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Iasi, Romania, Romania. pp.537-548</w:t>
+              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017207v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Sequence Mining to Discover Named Entity Relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Multidimensional Association Rules in Boolean Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Intelligent Data Analysis (IDA'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th SIAM International Conference on Data Mining SDM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Phoenix, Arizona, United States. pp.570-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611972818.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016928v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
+              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381535v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motifs séquentiels δ-libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Khenchaf, Pascal Poncelet, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381539v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed Representation of Sequential Patterns according to Frequency-based Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Dominant Patterns in the Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis (IDA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lyon, France, France. pp.155-166</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Data Mining - ICDM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, B.C, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011587v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00623566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Summarizing Contrasts by Recursive Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.1155-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2011.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426480v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels pour l'extraction d'information : illustration sur le problème de la détection d'interactions entre gènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Patterns to Discover and Characterise Biological Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 16ème conférence Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Iasi, Romania, Romania. pp.537-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012300v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Recursive Sequence Mining to Discover Named Entity Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Intelligent Data Analysis (IDA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tucson, Arizona, United States, United States. pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00283442v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.61-76</w:t>
+              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283433v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multidimensional Sequential Patterns over Data Streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condensed Representation of Sequential Patterns according to Frequency-based Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis (IDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France, France. pp.155-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324432v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle partition pour les motifs séquentiels multidimensionnels ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'07 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.102-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196961v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
+                <w:t xml:space="preserve">Motifs séquentiels pour l'extraction d'information : illustration sur le problème de la détection d'interactions entre gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la 16ème conférence Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00175246v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Multidimensionnels Clos sans Gestion d'Ensemble de Candidats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00199036v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
+                <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.156-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
+                <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Versailles, France, pp.155-176</w:t>
+              <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135025v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M2SP: Mining Sequential Patterns Among Several Dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Multidimensional Sequential Patterns over Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKDD 2005 - 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11564126_23⟩</w:t>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.263-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106087v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle partition pour les motifs séquentiels multidimensionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LFA'07 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1317331.1317347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00175246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Multidimensionnels Clos sans Gestion d'Ensemble de Candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00199036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Arlington, VA, USA, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Versailles, France, pp.155-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M2SP: Mining Sequential Patterns Among Several Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PKDD 2005 - 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.205-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11564126_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels Etoilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peripheral Nervous System Responses to Food Stimuli: Analysis Using Data Science Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US; Springer US, pp.233-246, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local Pattern Detection in Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solving Large Scale Learning Tasks. Challenges and Algorithms - Essays Dedicated to Katharina Morik on the Occasion of Her 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-183, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41706-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12293,159 +13636,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Visualizing Tactics in a Table Tennis Game Based on Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2022 Workshop, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27527-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12455,100 +13798,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction De Motifs Séquentiels Dans Des Données Multidimensionelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00319242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12558,91 +13901,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Pattern Mining in Augmented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01956252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12652,442 +13995,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups - Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEvIANT: Discovering Significant Exceptional (Dis-)Agreement Within Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Duivesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06046, 2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining CLosed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06045, 2006, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13155,51 +14498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A307464C"/>
+    <w:nsid w:val="AE35F394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13303,51 +14646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EFB5F75"/>
+    <w:nsid w:val="4CEC3E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13537,51 +14880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Siskos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Sakhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Sabid&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00513-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>