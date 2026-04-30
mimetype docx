--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -4347,191 +4347,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
+                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors série, pp.183-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135028v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
+                <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, hors série, pp.183-206</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
               </w:r>
@@ -5369,252 +5369,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Idir Benouaret</w:t>
+                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Fruitet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764677v1</w:t>
+                <w:t xml:space="preserve">hal-04838985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+                <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.2386--2393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838985v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
               </w:r>
@@ -6412,265 +6412,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.467--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23618-1\_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921033v1</w:t>
+                <w:t xml:space="preserve">hal-04580342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elouan Vincent</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.159-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23618-1\_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580342v1</w:t>
+                <w:t xml:space="preserve">hal-03921033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Summaries of Black Box Incident Triaging with Subgroup Discovery</w:t>
               </w:r>
@@ -8376,273 +8376,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346679v1</w:t>
+                <w:t xml:space="preserve">hal-01479040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479040v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
               </w:r>
@@ -8870,64 +8870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,64 +9384,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,77 +9496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,285 +9615,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301075v1</w:t>
+                <w:t xml:space="preserve">hal-00918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t>
+              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China, China. pp.55:1--55:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011913v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
+                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günce Keziban Orman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
@@ -9911,73 +9902,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.481-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918181v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Classification Based on Delta-Free Sequential Pattern</w:t>
               </w:r>
@@ -11282,51 +11282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Dominant Patterns in the Sky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11390,51 +11390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing Contrasts by Recursive Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11691,256 +11691,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cerf</w:t>
+                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
+              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381535v1</w:t>
+                <w:t xml:space="preserve">hal-01381539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
+              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381539v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensed Representation of Sequential Patterns according to Frequency-based Measures</w:t>
               </w:r>
@@ -14498,51 +14498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE35F394"/>
+    <w:nsid w:val="5752F366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14646,51 +14646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CEC3E20"/>
+    <w:nsid w:val="A30C6C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14880,51 +14880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Siskos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Sakhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Sabid&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00513-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Siskos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Sakhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Sabid&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00513-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>