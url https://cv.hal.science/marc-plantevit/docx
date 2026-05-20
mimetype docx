--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -222,51 +222,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,1088 +364,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging internal representations of GNNs with Shapley values</w:t>
+                <w:t xml:space="preserve">Differentiable Parameter-less Co-Clustering using Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">Pierre-Angelo Peyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero G Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 39 (6), pp.89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10618-025-01159-7⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 40 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-026-01211-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435107v1</w:t>
+                <w:t xml:space="preserve">hal-05617654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEANN: A domain-informed neural network for epidemiological insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Guimbaud</w:t>
+                <w:t xml:space="preserve">Leveraging internal representations of GNNs with Shapley values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338400⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (6), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10618-025-01159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506059v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exceptional Attributed Subgraph Mining to Explore Interindividual Variability in Odor Pleasantness Processing in the Piriform Cortex and Amygdala</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEANN: A domain-informed neural network for epidemiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+                <w:t xml:space="preserve">Léa Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34133/icomputing.0086⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0338400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794818v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based health environmental-clinical risk scores in European children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Guimbaud</w:t>
+                <w:t xml:space="preserve">Using Exceptional Attributed Subgraph Mining to Explore Interindividual Variability in Odor Pleasantness Processing in the Piriform Cortex and Amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Siskos</w:t>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrit Kaur Sakhi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-024-00513-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/icomputing.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602386v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On GNN explanability with activation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-based health environmental-clinical risk scores in European children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Siskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit Kaur Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduard Sabidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (5), pp.3227-3261. </w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10618-022-00870-Z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43856-024-00513-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367714v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
+                <w:t xml:space="preserve">On GNN explanability with activation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 37 (2), pp.833-872. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.3227-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10618-022-00870-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845678v1</w:t>
+                <w:t xml:space="preserve">hal-03367714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Tschora</w:t>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.833-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621974v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.102097. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.3227-3261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898323v1</w:t>
+                <w:t xml:space="preserve">hal-03821784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using subgroup discovery to relate odor pleasantness and intensity to peripheral nervous system reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,3154 +1486,3271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821784v1</w:t>
+                <w:t xml:space="preserve">hal-03621974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (2), pp.796-809. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272082v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit measures of emotions: Data-science might help to account for data complexity and heterogeneity</w:t>
+                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moranges</w:t>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.104181. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.796-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658160v1</w:t>
+                <w:t xml:space="preserve">hal-02272082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit and implicit measures of emotions: Data-science might help to account for data complexity and heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Auburtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">M. Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191177v1</w:t>
+                <w:t xml:space="preserve">hal-03658160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (2), pp.394-442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00665-9⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383776v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mel</w:t>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 34 (2), pp.355-393. </w:t>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.394-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00665-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378174v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Hammal</w:t>
+                <w:t xml:space="preserve">Ahmad Mel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Merchez</w:t>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (2), pp.355-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093496v1</w:t>
+                <w:t xml:space="preserve">hal-02378174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Licón</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343686v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625007v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106 (08), pp.1171--1211. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488732v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skypattern mining: From pattern condensed representations to dynamic constraint satisfaction problems</w:t>
+                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Ugarte</w:t>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Boizumault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (08), pp.1171--1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048224v1</w:t>
+                <w:t xml:space="preserve">hal-01488732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Skypattern mining: From pattern condensed representations to dynamic constraint satisfaction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.48-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130544v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221698v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192959v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163778v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding maximal homogeneous clique sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (3), pp.579-608. </w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (55), pp.55:1--55:17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-013-0625-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827164v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Descriptive Rules in Relational Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Finding maximal homogeneous clique sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cerf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.579-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-013-0625-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351698v1</w:t>
+                <w:t xml:space="preserve">hal-00827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Graph Topological Patterns: Finding Co-variations among Vertex Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, 25, pp.2090-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TKDE.2012.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Descriptive Rules in Relational Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 17, pp.49-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Best Papers "Bases de Données Avancées 2008", 15 (1), pp.9-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus pré-annoté de résumés d'articles en biologie génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus, Université de Bretagne-Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1644873.1644877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011595v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp59-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJDMMM.2009.026073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011378v1</w:t>
+                <w:t xml:space="preserve">hal-01011618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Constitution d'un corpus pré-annoté de résumés d'articles en biologie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp59-87</w:t>
+              <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus, Université de Bretagne-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011618v1</w:t>
+                <w:t xml:space="preserve">hal-01011595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
+                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Kléma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.119-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMMM.2009.026073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-87431-9_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283426v1</w:t>
+                <w:t xml:space="preserve">hal-01011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
+                <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, special issue in New Trends in Data Warehouses and Data Analysis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-87431-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
+                <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels: Principes et Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors série, pp.183-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135028v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
+                <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, Entrepôts de Données et Analyse (EDA 2007), RNTI-B-3, pp.113-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00165441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4630,65 +4760,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de neurones sur graphes auto-explicatifs basés sur la logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,8690 +4833,8690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.481--488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction différentiable d'ensemble de motifs d'intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Logic-based Self-Explainable Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems -- NeurIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435147v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Explanations for Graph Classification Using Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On Logic-based Self-Explainable Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases (ECMLPKDD 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems -- NeurIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315139v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perez</w:t>
+                <w:t xml:space="preserve">Faithful Explanations for Graph Classification Using Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Robardet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases (ECMLPKDD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.113-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06078-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435121v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiffVersify: a Scalable Approach to Differentiable Pattern Mining with Coverage Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.407 - 422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70365-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Explainable Logic Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.914--921, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA240579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+                <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.2386--2393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838985v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Fruitet</w:t>
+                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764677v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.104-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10826031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game Theoretic Explanations for Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023, Turin, Italy, September 18-22, 2023, Revised Selected Papers, Part {III}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.217-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-74633-8\_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Price Forecasting based on Order Books: a differentiable optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Tschora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tias Guns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSAA60987.2023.10302542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Java Memory Errors using Subjective Interesting Subgroups with Hierarchical Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Data Mining Workshops (ICDM Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Shanghai (Chine), China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Electricity Prices: An Optimize Then Predict-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Tschora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Louvain-la_Neuve, Belgium. pp.446-458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does My GNN Really Capture? On Exploring Internal GNN Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de sous-groupes de prédictions interprétables pour le triage d'incidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elouan Vincent</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.159-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580342v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.467--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23618-1\_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921033v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Summaries of Black Box Incident Triaging with Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Conference on Data Science and Advanced Analytics (DSAA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling Rank Correlated Subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 16th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Avila, Espagne, Spain. pp.217-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23887-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs Sampling Subjectively Interesting Tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijl de Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Data Analysis {XVIII} - 18th International Symposium on Intelligent Data Analysis (IDA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Konstanz (on line), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Should I Trust This Item? Explaining the Recommendations of any Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lonjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Auburtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSAA49011.2020.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3292500.3330954⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114775v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+                <w:t xml:space="preserve">DEvIANT : Discovering significant exceptional (dis)agreement within groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Duivesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roch Auburtin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.3-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46150-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914391v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijl de Bie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anchorage, Alaska, United States. pp.294:304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3292500.3330954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009172v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355503v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEvIANT : Discovering significant exceptional (dis)agreement within groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46150-8_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961093v1</w:t>
+                <w:t xml:space="preserve">hal-02009172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional Attributed Subgraph Mining To Understand The Olfactory Percept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.276--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Subjectively Interesting Attributed Subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MINING AND LEARNING WITH GRAPHS, held with SIGKDD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Subgraph Discovery With Mobility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLEX NETWORKS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash points: Discovering exceptional pairwise behaviors in vote or rating data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.442-458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265204v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479040v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346679v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML/PKDD 2016 (Demo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.17--21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346660v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Golebiowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bari, Italy. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46307-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430622v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272611v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la découverte de modèles exceptionnels locaux : des règles descriptives liant les molécules à leurs odeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Internationales Francophones Extraction et Gestion des Connaissances (EGC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.447-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346739v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazouille: Detecting and Illustrating Local Events from Geolocalized Social Media Streams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Vers la découverte de modèles exceptionnels locaux : des règles descriptives liant les molécules à leurs odeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mitchell</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15e Journées Internationales Francophones Extraction et Gestion des Connaissances (EGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.305-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01193030v1</w:t>
+                <w:t xml:space="preserve">hal-01346739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling users of the Vélo 'v bike sharing system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Gazouille: Detecting and Illustrating Local Events from Geolocalized Social Media Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdyer Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Mining Urban Data (MUD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Porto, Portugal. pp.276-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193017v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Profiling users of the Vélo 'v bike sharing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Mining Urban Data (MUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ioannis Katakis, François Schnitzler, Thomas Liebig, Dimitrios Gunopulos, Katharina Morik,Gennady L. Andrienko, Shie Mannor, Jul 2015, Lille, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478948v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478901v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918181v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301075v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t>
+              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China, China. pp.55:1--55:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011913v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Classification Based on Delta-Free Sequential Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Holat</w:t>
+                <w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günce Keziban Orman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.481-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100929v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Desmier</w:t>
+                <w:t xml:space="preserve">Sequence Classification Based on Delta-Free Sequential Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Holat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301086v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granularité des motifs de co-variation dans des graphes attribués dynamiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.431-442</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270736v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granularité des motifs de co-variation dans des graphes attribués dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979495v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend Mining in Dynamic Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECML PKDD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.654-669, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive Co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovery Science - 15th International Conference (DS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon France. pp.110-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Disjunctive Rules in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE RIVF International Conference on Computing and Communication Technologies, Research, Innovation, and Vision for the Future (RIVF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Ho Chi Minh, Vietnam. pp.74-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/rivf.2012.6169829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de co-variations entre des propriétés de sommets et leur position topologique dans un graphe attribué.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Association Rules in Boolean Tensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Cerf</w:t>
+                <w:t xml:space="preserve">Summarizing Contrasts by Recursive Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SIAM International Conference on Data Mining SDM'11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611972818.49⟩</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.1155-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2011.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354377v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+                <w:t xml:space="preserve">Multidimensional Association Rules in Boolean Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th SIAM International Conference on Data Mining SDM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Phoenix, Arizona, United States. pp.570-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611972818.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744808v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels δ-libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ali Khenchaf, Pascal Poncelet, Jan 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653579v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Dominant Patterns in the Sky</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Motifs séquentiels δ-libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Data Mining - ICDM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Vancouver, B.C, Canada</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Khenchaf, Pascal Poncelet, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00623566v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Contrasts by Recursive Pattern Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Mining Dominant Patterns in the Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Data Mining - ICDM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, B.C, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021980v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00623566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Patterns to Discover and Characterise Biological Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Iasi, Romania, Romania. pp.537-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Sequence Mining to Discover Named Entity Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Intelligent Data Analysis (IDA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tucson, Arizona, United States, United States. pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
+              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381539v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Inter-Dimensional Rules in Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cerf</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dynamic Networks and Knowledge Discovery DyNaK'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain, Spain. pp.1-12</w:t>
+              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381535v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensed Representation of Sequential Patterns according to Frequency-based Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis (IDA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lyon, France, France. pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.102-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00426480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs séquentiels pour l'extraction d'information : illustration sur le problème de la détection d'interactions entre gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 16ème conférence Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.156-165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Multidimensional Sequential Patterns over Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.263-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle partition pour les motifs séquentiels multidimensionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA'07 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.89-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1317331.1317347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00175246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Motifs Séquentiels Multidimensionnels Clos sans Gestion d'Ensemble de Candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00199036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Arlington, VA, USA, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Versailles, France, pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2SP: Mining Sequential Patterns Among Several Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 2005 - 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.205-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11564126_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels Etoilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13396,237 +13526,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Nervous System Responses to Food Stimuli: Analysis Using Data Science Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US; Springer US, pp.233-246, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Pattern Detection in Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solving Large Scale Learning Tasks. Challenges and Algorithms - Essays Dedicated to Katharina Morik on the Occasion of Her 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-183, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41706-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13636,159 +13766,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Visualizing Tactics in a Table Tennis Game Based on Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2022 Workshop, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27527-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13798,100 +13928,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction De Motifs Séquentiels Dans Des Données Multidimensionelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00319242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13901,91 +14031,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Pattern Mining in Augmented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01956252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13995,442 +14125,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying exceptional (dis)agreement between groups - Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEvIANT: Discovering Significant Exceptional (Dis-)Agreement Within Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Duivesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06046, 2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining CLosed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06045, 2006, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14498,51 +14628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5752F366"/>
+    <w:nsid w:val="5870AF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14646,51 +14776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A30C6C55"/>
+    <w:nsid w:val="EB7991C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14880,51 +15010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Siskos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Sakhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Sabid&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00513-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-plantevit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4636-5753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125705328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrde.epita.fr/wiki/User:Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Angelo Peyrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G Pensa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-026-01211-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guimbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ma&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Siskos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Sakhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Sabid&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00513-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00665-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302542" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00159" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Duivesteijn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46150-8_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Holat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352944v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rivf.2012.6169829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.161" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972818.49" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017207v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011587v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324432v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_25" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319242v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956252v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018813v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161309v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>