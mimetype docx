--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -126,9088 +126,9326 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendiceal Adenocarcinoma Discovered During Acute Perforated Appendicitis: A Potential Contribution of Prophylactic CRS and HIPEC - A French BIGRENAPE Group Study</w:t>
+                <w:t xml:space="preserve">Influence of Time Interval Between the Two Stages of Delayed Coloanal Anastomosis on the Risk of Anastomotic Leakage: Multicenter Study from the GRECCAR Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Leiritz</w:t>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Fawaz</w:t>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahan Kepenekian</w:t>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pinson</w:t>
+                <w:t xml:space="preserve">Amine Souadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 33 (3), pp.1965-1973. </w:t>
+              <w:t xml:space="preserve">Diseases of the Colon &amp; Rectum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69 (2), pp.235-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1245/s10434-025-18752-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/DCR.0000000000004016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414791v1</w:t>
+                <w:t xml:space="preserve">hal-05368273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Time Interval Between the Two Stages of Delayed Coloanal Anastomosis on the Risk of Anastomotic Leakage: Multicenter Study from the GRECCAR Group</w:t>
+                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rullier</w:t>
+                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
+                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Souadka</w:t>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the Colon &amp; Rectum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 69 (2), pp.235-244. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (5), pp.111777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/DCR.0000000000004016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368273v1</w:t>
+                <w:t xml:space="preserve">hal-05579637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et gestes pour la mobilisation du foie en laparotomie médiane dans le cadre d’une cytoréduction péritonéale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Total PCI Thresholds: Limitations of the Surgical Peritoneal Cancer Index in Decision-Making for Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahbia Djelil</w:t>
+                <w:t xml:space="preserve">Michael Osseis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2024.12.012⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjsurg.2026.116940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145098v1</w:t>
+                <w:t xml:space="preserve">hal-05559903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of body mass index on surgical and oncological outcomes after Hyperthermic Intraperitoneal Chemotherapy (HIPEC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appendiceal Adenocarcinoma Discovered During Acute Perforated Appendicitis: A Potential Contribution of Prophylactic CRS and HIPEC - A French BIGRENAPE Group Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Leiritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
+                <w:t xml:space="preserve">Jade Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poudevigne</w:t>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+                <w:t xml:space="preserve">Vahan Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Abba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Malgras</w:t>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0325941⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.1965-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-025-18752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248344v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term bowel function following delayed coloanal anastomosis: Analysis of a multicentric cohort study (GRECCAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Risk factors for postoperative evisceration after cytoreductive surgery and HIPEC. A comparative study of open and closed abdominal techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Tidadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Tuech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amine Souadka</w:t>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Loriau</w:t>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/codi.70013⟩</w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.102229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2025.102229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934088v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Annual Risk of Recurrence Following Complete Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for Diffuse Malignant Peritoneal Mesothelioma Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Repeat cytoreductive surgery and hyperthermic intraperitoneal chemotherapy using open and closed abdomen techniques for colorectal peritoneal metastases and peritoneal pseudomyxoma recurrences: Results from six French expert centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Tidadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Essadi</w:t>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rousset</w:t>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
+                <w:t xml:space="preserve">Frederic Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (13), pp.9731-9740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-025-18196-7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-024-16407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335364v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and procedures for liver mobilization during peritoneal cytoreduction via midline laparotomy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long‐term bowel function following delayed coloanal anastomosis: Analysis of a multicentric cohort study (GRECCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Souadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Loriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.06.011⟩</w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/codi.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391291v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed strategy after complete LAMN (low-grade appendiceal mucinous neoplasm) resection by different RENAPE units: need for a new consensus ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of body mass index on surgical and oncological outcomes after Hyperthermic Intraperitoneal Chemotherapy (HIPEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Taibi</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+                <w:t xml:space="preserve">Olivier Poudevigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pp-2025-0037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0325941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0325941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479460v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for postoperative evisceration after cytoreductive surgery and HIPEC. A comparative study of open and closed abdominal techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Annual Risk of Recurrence Following Complete Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for Diffuse Malignant Peritoneal Mesothelioma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatah Tidadini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brice Malgras</w:t>
+                <w:t xml:space="preserve">Ismail Essadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2025.102229⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (13), pp.9731-9740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-025-18196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106969v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat cytoreductive surgery and hyperthermic intraperitoneal chemotherapy using open and closed abdomen techniques for colorectal peritoneal metastases and peritoneal pseudomyxoma recurrences: Results from six French expert centers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes et gestes pour la mobilisation du foie en laparotomie médiane dans le cadre d’une cytoréduction péritonéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Pasinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-024-16407-1⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2024.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836622v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASO author reflections: Evolving paradigms in the management of peritoneal metastases recurrences: Repeat cytoreductive surgery with HIPEC or not-insights from French expert centers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Principles and procedures for liver mobilization during peritoneal cytoreduction via midline laparotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Pasinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1245/s10434-024-16563-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04837077v1</w:t>
+                <w:t xml:space="preserve">hal-05391291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des exigences méthodologiques des publications chirurgicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karem Slim</w:t>
+                <w:t xml:space="preserve">Proposed strategy after complete LAMN (low-grade appendiceal mucinous neoplasm) resection by different RENAPE units: need for a new consensus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sauvanet</w:t>
+                <w:t xml:space="preserve">Abdelkader Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Barbier</w:t>
+                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Regimbeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.02.007⟩</w:t>
+              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pp-2025-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029561v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPAC in patients with peritoneal metastases from gastrointestinal tract (PIPOX01): An open label, non-comparative phase 1/2 dose escalation and expansion trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ASO author reflections: Evolving paradigms in the management of peritoneal metastases recurrences: Repeat cytoreductive surgery with HIPEC or not-insights from French expert centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108468⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.707-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-024-16563-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658093v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASO Visual Abstract: Repeat Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) Using Open and Closed Abdomen Techniques for Colorectal Peritoneal Metastases and Peritoneal Pseudomyxoma Recurrences: Results from Six French Expert Centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marchal</w:t>
+                <w:t xml:space="preserve">Évolution des exigences méthodologiques des publications chirurgicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karem Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Regimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-024-16706-7⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882674v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncological outcomes and hospitalization cost of hyperthermic intraperitoneal chemotherapy (HIPEC) open and closed abdomen techniques: Results from two French expert centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sihame Chkair</w:t>
+                <w:t xml:space="preserve">PIPAC in patients with peritoneal metastases from gastrointestinal tract (PIPOX01): An open label, non-comparative phase 1/2 dose escalation and expansion trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Malgras</w:t>
+                <w:t xml:space="preserve">Vahan Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ezanno-Manasterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.107931. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 50 (9), pp.108468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.107931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024687v1</w:t>
+                <w:t xml:space="preserve">hal-04658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPAC nebulizer : How to test the new devices in the market, expert recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">ASO Visual Abstract: Repeat Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) Using Open and Closed Abdomen Techniques for Colorectal Peritoneal Metastases and Peritoneal Pseudomyxoma Recurrences: Results from Six French Expert Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Tidadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2022.10.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.2947-2948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-024-16706-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03826077v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pocard</w:t>
+                <w:t xml:space="preserve">Oncological outcomes and hospitalization cost of hyperthermic intraperitoneal chemotherapy (HIPEC) open and closed abdomen techniques: Results from two French expert centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.107931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.107931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495539v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery Open Digestive Advance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Persistent Organic Pollutants in Omental Adipose Tissue from Patients with Diffuse-Gastric Cancer: A Pilot Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PIPAC nebulizer : How to test the new devices in the market, expert recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Y So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13194874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (1), pp.52-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04000634v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal experience and/or shared experience in surgery?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 158 (4), pp.287-288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2021.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 160 (3), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477809v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half of Postoperative Deaths After Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy Could be Preventable A French Root Cause Analysis on 5562 Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Persistent Organic Pollutants in Omental Adipose Tissue from Patients with Diffuse-Gastric Cancer: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gayat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Perrot-Applanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005101⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566161v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel gene profiling of small bowel adenocarcinoma, results from the NADEGE prospective cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal experience and/or shared experience in surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158 (4), pp.287-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2021.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038573v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of cancer cells upregulates HLA‑G and PD‑L1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+                <w:t xml:space="preserve">Half of Postoperative Deaths After Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy Could be Preventable A French Root Cause Analysis on 5562 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Houlze-Laroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2020.7572⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274 (5), pp.797-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000005101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551167v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and internal validation of a diagnostic score for gastric linitis plastica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Goéré</w:t>
+                <w:t xml:space="preserve">Panel gene profiling of small bowel adenocarcinoma, results from the NADEGE prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10120-020-01051-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (7), pp.1731-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555520v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for the practice of digestive and oncological surgery during the Covid-19 epidemic.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Brigand</w:t>
+                <w:t xml:space="preserve">Multi-nanolayer drug delivery using radiofrequency plasma technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Al Dybiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.03.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (565), pp.11P. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-020-06989-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552052v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian and peritoneal psammocarcinoma: Results of a multicenter study on 25 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léopold Gaichies</w:t>
+                <w:t xml:space="preserve">Strategy for the practice of digestive and oncological surgery during the Covid-19 epidemic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533020v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-nanolayer drug delivery using radiofrequency plasma technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
+                <w:t xml:space="preserve">Development and internal validation of a diagnostic score for gastric linitis plastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vivier-Chicoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-020-06989-w⟩</w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-020-01051-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879735v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxaliplatin use in pressurized intraperitoneal aerosol chemotherapy (PIPAC) is safe and effective: A multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Gagnière</w:t>
+                <w:t xml:space="preserve">Differentiation of cancer cells upregulates HLA‑G and PD‑L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2020.7572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432145v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIP et cancer de l’ovaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ferron</w:t>
+                <w:t xml:space="preserve">Ovarian and peritoneal psammocarcinoma: Results of a multicenter study on 25 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Delhorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Gaichies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (5), pp.862-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343556v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we cure patients with abdominal Desmoplastic Small Round Cell Tumor? Results of a retrospective multicentric study on 100 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ferron</w:t>
+                <w:t xml:space="preserve">Optimization of a low pressure plasma process for fabrication of a Drug Delivery System (DDS) for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinataj Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.110089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02528457v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenocarcinoma of the oesophagogastric junction Siewert II: An oesophageal cancer better cured with total gastrectomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Gagnière</w:t>
+                <w:t xml:space="preserve">Iterative cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for colorectal peritoneal metastases: A multi‐institutional experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Alzahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul H. Sugarbaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (3), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jso.25277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533008v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection of small bowel adenocarcinoma metastases: Results of the ARCAD-NADEGE cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baumgaertner</w:t>
+                <w:t xml:space="preserve">CHIP et cancer de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lécuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bakrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (9), pp.617-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180462v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for colorectal peritoneal metastases: A multi‐institutional experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
+                <w:t xml:space="preserve">Oxaliplatin use in pressurized intraperitoneal aerosol chemotherapy (PIPAC) is safe and effective: A multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jso.25277⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (12), pp.2386-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060121v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a low pressure plasma process for fabrication of a Drug Delivery System (DDS) for cancer treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
+                <w:t xml:space="preserve">Can we cure patients with abdominal Desmoplastic Small Round Cell Tumor? Results of a retrospective multicentric study on 100 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Delhorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110089⟩</w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289769v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive surgery and HIPEC improve survival compared to palliative chemotherapy for biliary carcinoma with peritoneal metastasis: A multi-institutional cohort from PSOGI and BIG RENAPE groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.W. Lee</w:t>
+                <w:t xml:space="preserve">Adenocarcinoma of the oesophagogastric junction Siewert II: An oesophageal cancer better cured with total gastrectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Thereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (9), pp.1378-1383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (12), pp.2473-2481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2019.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281342v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL2/CCL5 secreted by the stroma induce IL-6/PYK2 dependent chemoresistance in ovarian cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chevrot</w:t>
+                <w:t xml:space="preserve">Resection of small bowel adenocarcinoma metastases: Results of the ARCAD-NADEGE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rompteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baumgaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12943-018-0787-z⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01716892v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive surgery and hyperthermic intraperitoneal chemotherapy for pseudomyxoma peritonei of appendicular and extra-appendicular origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Passot</w:t>
+                <w:t xml:space="preserve">What Is the most Important for Elite Control: Genetic Background of Patient, Genetic Background of Partner, both or neither? Description of Complete Natural History within a Couple of MSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs.10716⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264128v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive Surgery Plus Hyperthermic Intraperitoneal Chemotherapy for Peritoneal Metastases From a Small Bowel Adenocarcinoma: Multi-Institutional Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Goere</w:t>
+                <w:t xml:space="preserve">Cytoreductive surgery and hyperthermic intraperitoneal chemotherapy for pseudomyxoma peritonei of appendicular and extra-appendicular origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Delhorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-018-6369-x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (6), pp.668-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.10716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290071v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the most Important for Elite Control: Genetic Background of Patient, Genetic Background of Partner, both or neither? Description of Complete Natural History within a Couple of MSM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Descours</w:t>
+                <w:t xml:space="preserve">Cytoreductive Surgery Plus Hyperthermic Intraperitoneal Chemotherapy for Peritoneal Metastases From a Small Bowel Adenocarcinoma: Multi-Institutional Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Goere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1184-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-018-6369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909034v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small bowel adenocarcinoma: French intergroup clinical practice guidelines for diagnosis, treatments and follow-up (SNFGE, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
+                <w:t xml:space="preserve">Cytoreductive surgery and HIPEC improve survival compared to palliative chemotherapy for biliary carcinoma with peritoneal metastasis: A multi-institutional cohort from PSOGI and BIG RENAPE groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.09.123⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (9), pp.1378-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708040v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure plasma processing of collagen membranes for anti-cancer drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
+                <w:t xml:space="preserve">CCL2/CCL5 secreted by the stroma induce IL-6/PYK2 dependent chemoresistance in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Hoarau-Véchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Sciences &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2169-0022.1000499⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12943-018-0787-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989881v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01716892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combination chemotherapy in peritoneal mesothelioma hyperthermic intraperitoneal chemotherapy (HIPEC): The RENAPE study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gayat</w:t>
+                <w:t xml:space="preserve">Small bowel adenocarcinoma: French intergroup clinical practice guidelines for diagnosis, treatments and follow-up (SNFGE, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Batumona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+                <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-018-6631-2⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.15 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.09.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264137v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ preservation for rectal cancer (GRECCAR 2): a prospective, randomised, open-label, multicentre, phase 3 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rullier</w:t>
+                <w:t xml:space="preserve">Low pressure plasma processing of collagen membranes for anti-cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lelong</w:t>
+                <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31056-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Sciences &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), e1000499-(6p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2169-0022.1000499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01682165v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MLH1 expression on tumor evolution after curative surgical tumor resection in a murine orthotopic xenograft model for human MSI colon cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
+                <w:t xml:space="preserve">Impact of combination chemotherapy in peritoneal mesothelioma hyperthermic intraperitoneal chemotherapy (HIPEC): The RENAPE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réa Lo Dico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22472⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (11), pp.3271-3279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-018-6631-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548232v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgically treated oesophageal cancer developed in a radiated field: Impact on peri-operative and long-term outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheraz Markar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Behal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Thereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.179-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical evaluation of two antibodies against PD-L1 and prognostic significance of PD-L1 expression in epithelioid peritoneal malignant mesothelioma: A RENAPE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. M'Hamdi</w:t>
+                <w:t xml:space="preserve">Organ preservation for rectal cancer (GRECCAR 2): a prospective, randomised, open-label, multicentre, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 390 (10093), pp.469 - 479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Dautry</w:t>
+                <w:t xml:space="preserve">Impact of MLH1 expression on tumor evolution after curative surgical tumor resection in a murine orthotopic xenograft model for human MSI colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fléjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576042v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Therapeutic Opportunities Based on DNA Mismatch Repair and BRAF Status in Metastatic Colorectal Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Duval</w:t>
+                <w:t xml:space="preserve">Immunohistochemical evaluation of two antibodies against PD-L1 and prognostic significance of PD-L1 expression in epithelioid peritoneal malignant mesothelioma: A RENAPE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valmary-Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11912-016-0504-2⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (10), pp.1915-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310853v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new internet tool to report peritoneal malignancy extent. PeRitOneal MalIgnancy Stage Evaluation (PROMISE) application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Isaac</w:t>
+                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cassinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.1648-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297723v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse malignant peritoneal mesothelioma: Evaluation of systemic chemotherapy with comprehensive treatment through the RENAPE Database Multi-Institutional Retrospective Study *, on behalf of the French Network for Rare Peritoneal Malignancies (RENAPE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Goere</w:t>
+                <w:t xml:space="preserve">Role of neoadjuvant treatment in clinical T2N0M0 oesophageal cancer: results from a retrospective multi-center European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheraz Markar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 65, pp.69-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368938v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and Risk Factors Related to Symptomatic Venous Thromboembolic Events After Esophagectomy for Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Théreaux</w:t>
+                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gainant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264, pp.731-737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563338v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-frequency plasma polymerized biodegradable carrier for in vivo release of cis-platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhir Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Valamanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Lo Dico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (36), pp.58121-58132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.10932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive Surgery Combined with Hyperthermic Intraperitoneal Chemotherapy with Oxaliplatin Increases the Risk of Postoperative Hemorrhagic Complications: Analysis of Predictive Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gocevska</w:t>
+                <w:t xml:space="preserve">A new internet tool to report peritoneal malignancy extent. PeRitOneal MalIgnancy Stage Evaluation (PROMISE) application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thivolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bakrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-016-5143-1⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.877-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016407v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and Therapeutic Markers in Chordomas: A Study of 287 Tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Labrousse</w:t>
+                <w:t xml:space="preserve">Diffuse malignant peritoneal mesothelioma: Evaluation of systemic chemotherapy with comprehensive treatment through the RENAPE Database Multi-Institutional Retrospective Study *, on behalf of the French Network for Rare Peritoneal Malignancies (RENAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlv010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172471v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Gainant</w:t>
+                <w:t xml:space="preserve">New Therapeutic Opportunities Based on DNA Mismatch Repair and BRAF Status in Metastatic Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11912-016-0504-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466785v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neoadjuvant treatment in clinical T2N0M0 oesophageal cancer: results from a retrospective multi-center European study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Incidence and Risk Factors Related to Symptomatic Venous Thromboembolic Events After Esophagectomy for Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styliani Mantziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beal</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Théreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2016.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01666517v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated protein C upregulates ovarian cancer cell migration and promotes unclottability of the cancer cell microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ducros</w:t>
+                <w:t xml:space="preserve">Cytoreductive Surgery Combined with Hyperthermic Intraperitoneal Chemotherapy with Oxaliplatin Increases the Risk of Postoperative Hemorrhagic Complications: Analysis of Predictive Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gocevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2015.4061⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.2315-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-016-5143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123258v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exposure in utero and during lactation to a mixture of genistein and an anti-androgen fungicide in a rat mammary carcinogenesis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pimpie</w:t>
+                <w:t xml:space="preserve">Prognostic and Therapeutic Markers in Chordomas: A Study of 287 Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schahrazed Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2014.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlv010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207468v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Boudiaf</w:t>
+                <w:t xml:space="preserve">Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy for First Relapse of Ovarian Cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bereder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.4997-5005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140967v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lauren classification highlights the role of epithelial-to-mesenchymal transition in gastric carcinogenesis: an immunohistochemistry study of the STAT3 and adhesion molecules expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
+                <w:t xml:space="preserve">Dietary exposure in utero and during lactation to a mixture of genistein and an anti-androgen fungicide in a rat mammary carcinogenesis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Phrakonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastrointestinal and Liver Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15403/jgld.2014.1121.sus⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283324v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension Accelerates the Progression of Alzheimer-Like Pathology in a Mouse Model of the Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Activated protein C upregulates ovarian cancer cell migration and promotes unclottability of the cancer cell microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Althawadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halema Alfarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahsoltan Mirshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.04139⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2015.4061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545785v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional risks when carrying out cytoreductive surgery for peritoneal malignancy with hyperthermic intraperitoneal chemotherapy (HIPEC): A French multicentric survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Goéré</w:t>
+                <w:t xml:space="preserve">The Lauren classification highlights the role of epithelial-to-mesenchymal transition in gastric carcinogenesis: an immunohistochemistry study of the STAT3 and adhesion molecules expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Susman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Borini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastrointestinal and Liver Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15403/jgld.2014.1121.sus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02334165v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy for First Relapse of Ovarian Cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Msika</w:t>
+                <w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Faraoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guerrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (9), pp.871-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326390v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-abdominal benign multicystic peritoneal mesothelioma.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypertension Accelerates the Progression of Alzheimer-Like Pathology in a Mouse Model of the Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrem Dere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Broqueres-You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2013.12.014⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.218+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.114.04139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00937139v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice patterns in complex ventral hernia repair and place of biological grafts: a national survey among French digestive academic surgeons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Adham</w:t>
+                <w:t xml:space="preserve">Professional risks when carrying out cytoreductive surgery for peritoneal malignancy with hyperthermic intraperitoneal chemotherapy (HIPEC): A French multicentric survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (10), pp.1361-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269731v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritoneal carcinomatosis treated with cytoreductive surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for advanced ovarian carcinoma: A French multicentre retrospective cohort study of 566 patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-abdominal benign multicystic peritoneal mesothelioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2013.09.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919879v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00937139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhaled nitric oxide reduces brain damage by collateral recruitment in a neonatal stroke model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Villapol</w:t>
+                <w:t xml:space="preserve">Practice patterns in complex ventral hernia repair and place of biological grafts: a national survey among French digestive academic surgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micelli Lupinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tresallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.112.664243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00740744v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peritoneal carcinomatosis treated with cytoreductive surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for advanced ovarian carcinoma: A French multicentre retrospective cohort study of 566 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Bakrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bereder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Msika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (12), pp.1435-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2013.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhaled nitric oxide reduces brain damage by collateral recruitment in a neonatal stroke model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Villapol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (11), pp.3078-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.112.664243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00740744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pravastatin inhibits the Rho/CCN2/extracellular matrix cascade in human fibrosis explants and improves radiation-induced intestinal fibrosis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Haydont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lusinchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (18), pp.5331-5340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9217,144 +9455,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer patch for postoperative drug administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Mirshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020002413A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId405"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9501,51 +9739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leiritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fawaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sourrouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18752-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DCR.0000000000004016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Djelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Pasinato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2024.12.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poudevigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malgras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tuech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Loriau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Essadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18196-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.06.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Taibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2025-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tidadini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2025.102229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16407-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Ezanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16563-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem Slim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Regimbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno-Manasterski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16706-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Houlze-Laroye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038573v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02551167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Ullah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Shah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2020.7572" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02555520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivier-Chicoteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Bonnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Go&#233;r&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-020-01051-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02552052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Tuech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.03.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al Dybiat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06989-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alyami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.05.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;curu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Classe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Colombo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nassif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2019.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHL7DBLN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Thereaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.07.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rompteaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gornet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Alzahrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fisher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Sugarbaker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yonemura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jso.25277" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amblard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bartlett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ahrendt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.04.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01716892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Geyl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hoarau-V&#233;chot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-018-0787-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delhorme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10716" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Goere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6369-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendenoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descours" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01708040v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Locher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Batumona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000499" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;a Lo Dico" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6631-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valverde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31056-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27VX0BJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ferron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22472" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050649v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Markar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.12.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ80F6W5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colpart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villeneuve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M'Hamdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2017.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-016-0504-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thivolet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kepenekian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mery" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.06.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01563338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Mantziari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;reaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2016.03.093" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Bhatt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Valamanesh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Lo Dico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10932" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gocevska" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-016-5143-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9HCKCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Althawadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halema Alfarsi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaher Besbes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahsoltan Mirshahi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ducros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2015.4061" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Saad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimpie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.05.016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283324v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Susman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barnoud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bibeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15403/jgld.2014.1121.sus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cifuentes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Dere" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Broqueres-You" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.04139" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334165v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2015.07.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLVNF29M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bereder" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00937139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jouvin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269731v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wind" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micelli Lupinacci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tresallet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adham" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2013.09.030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DNW09K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Gharib" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.112.664243" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015590v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haydont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusinchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-0625" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023389v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Mirshahi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DCR.0000000000004016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osseis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjsurg.2026.116940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leiritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fawaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sourrouille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18752-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tidadini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malgras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2025.102229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16407-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tuech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Loriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poudevigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Essadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18196-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Djelil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Pasinato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2024.12.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.06.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Taibi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2025-0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Ezanno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16563-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem Slim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Regimbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.02.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno-Manasterski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108468" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16706-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Houlze-Laroye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038573v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al Dybiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06989-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02552052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Tuech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangloff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.03.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02555520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivier-Chicoteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Bonnot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Go&#233;r&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-020-01051-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02551167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Ullah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meziani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Shah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2020.7572" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Alzahrani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fisher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Sugarbaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yonemura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jso.25277" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;curu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Colombo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alyami" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhorme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nassif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2019.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHL7DBLN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Thereaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rompteaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendenoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descours" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delhorme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10716" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Goere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6369-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amblard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bartlett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ahrendt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.04.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01716892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Geyl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hoarau-V&#233;chot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-018-0787-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01708040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Locher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Batumona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.123" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000499" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;a Lo Dico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6631-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Markar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.12.036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ80F6W5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valverde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31056-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27VX0BJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Meunier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ferron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22472" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colpart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villeneuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M'Hamdi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2017.05.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9HCKCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Bhatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Valamanesh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Lo Dico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10932" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thivolet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kepenekian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.06.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-016-0504-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01563338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Mantziari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;reaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2016.03.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gocevska" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-016-5143-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bereder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouland" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Saad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimpie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.05.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Althawadi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halema Alfarsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaher Besbes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahsoltan Mirshahi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ducros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2015.4061" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Susman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barnoud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bibeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15403/jgld.2014.1121.sus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cifuentes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Dere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Broqueres-You" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.04139" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2015.07.012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLVNF29M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00937139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jouvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wind" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micelli Lupinacci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tresallet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2013.09.030" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DNW09K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Gharib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.112.664243" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haydont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusinchi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-0625" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Mirshahi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>