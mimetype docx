--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -160,1363 +160,1363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Time Interval Between the Two Stages of Delayed Coloanal Anastomosis on the Risk of Anastomotic Leakage: Multicenter Study from the GRECCAR Group</w:t>
+                <w:t xml:space="preserve">Beyond Total PCI Thresholds: Limitations of the Surgical Peritoneal Cancer Index in Decision-Making for Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rullier</w:t>
+                <w:t xml:space="preserve">Michael Osseis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the Colon &amp; Rectum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/DCR.0000000000004016⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjsurg.2026.116940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368273v1</w:t>
+                <w:t xml:space="preserve">hal-05559903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appendiceal Adenocarcinoma Discovered During Acute Perforated Appendicitis: A Potential Contribution of Prophylactic CRS and HIPEC - A French BIGRENAPE Group Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Leiritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouawad</w:t>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
+                <w:t xml:space="preserve">Vahan Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Kaci</w:t>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.1965-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-025-18752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579637v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Total PCI Thresholds: Limitations of the Surgical Peritoneal Cancer Index in Decision-Making for Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Osseis</w:t>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pocard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.116940. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (5), pp.111777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjsurg.2026.116940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559903v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendiceal Adenocarcinoma Discovered During Acute Perforated Appendicitis: A Potential Contribution of Prophylactic CRS and HIPEC - A French BIGRENAPE Group Study</w:t>
+                <w:t xml:space="preserve">Influence of Time Interval Between the Two Stages of Delayed Coloanal Anastomosis on the Risk of Anastomotic Leakage: Multicenter Study from the GRECCAR Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Leiritz</w:t>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Fawaz</w:t>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahan Kepenekian</w:t>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pinson</w:t>
+                <w:t xml:space="preserve">Amine Souadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 33 (3), pp.1965-1973. </w:t>
+              <w:t xml:space="preserve">Diseases of the Colon &amp; Rectum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69 (2), pp.235-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1245/s10434-025-18752-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/DCR.0000000000004016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414791v1</w:t>
+                <w:t xml:space="preserve">hal-05368273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for postoperative evisceration after cytoreductive surgery and HIPEC. A comparative study of open and closed abdominal techniques</w:t>
+                <w:t xml:space="preserve">Principes et gestes pour la mobilisation du foie en laparotomie médiane dans le cadre d’une cytoréduction péritonéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatah Tidadini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jade Fawaz</w:t>
+                <w:t xml:space="preserve">Dahbia Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaetan Pasinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2025.102229⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2024.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106969v1</w:t>
+                <w:t xml:space="preserve">hal-05145098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeat cytoreductive surgery and hyperthermic intraperitoneal chemotherapy using open and closed abdomen techniques for colorectal peritoneal metastases and peritoneal pseudomyxoma recurrences: Results from six French expert centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Tidadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), pp.209-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1245/s10434-024-16407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term bowel function following delayed coloanal anastomosis: Analysis of a multicentric cohort study (GRECCAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Risk factors for postoperative evisceration after cytoreductive surgery and HIPEC. A comparative study of open and closed abdominal techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Tidadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Tuech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amine Souadka</w:t>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Loriau</w:t>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.102229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/codi.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2025.102229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934088v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of body mass index on surgical and oncological outcomes after Hyperthermic Intraperitoneal Chemotherapy (HIPEC)</w:t>
+                <w:t xml:space="preserve">Assessing the Annual Risk of Recurrence Following Complete Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for Diffuse Malignant Peritoneal Mesothelioma Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
+                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poudevigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Malgras</w:t>
+                <w:t xml:space="preserve">Ismail Essadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0325941⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (13), pp.9731-9740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-025-18196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248344v1</w:t>
+                <w:t xml:space="preserve">hal-05335364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Annual Risk of Recurrence Following Complete Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) for Diffuse Malignant Peritoneal Mesothelioma Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of body mass index on surgical and oncological outcomes after Hyperthermic Intraperitoneal Chemotherapy (HIPEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
+                <w:t xml:space="preserve">Olivier Poudevigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (13), pp.9731-9740. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0325941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1245/s10434-025-18196-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0325941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335364v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et gestes pour la mobilisation du foie en laparotomie médiane dans le cadre d’une cytoréduction péritonéale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐term bowel function following delayed coloanal anastomosis: Analysis of a multicentric cohort study (GRECCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahbia Djelil</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Souadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Pasinato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Loriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2024.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/codi.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145098v1</w:t>
+                <w:t xml:space="preserve">hal-04934088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and procedures for liver mobilization during peritoneal cytoreduction via midline laparotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahbia Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Pasinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,90 +1550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed strategy after complete LAMN (low-grade appendiceal mucinous neoplasm) resection by different RENAPE units: need for a new consensus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Sgarbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahbia Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1684,103 +1684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASO author reflections: Evolving paradigms in the management of peritoneal metastases recurrences: Repeat cytoreductive surgery with HIPEC or not-insights from French expert centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (2), pp.707-708. </w:t>
@@ -1965,90 +1965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIPAC in patients with peritoneal metastases from gastrointestinal tract (PIPOX01): An open label, non-comparative phase 1/2 dose escalation and expansion trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ezanno-Manasterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (9), pp.108468. </w:t>
@@ -2086,103 +2086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASO Visual Abstract: Repeat Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy (HIPEC) Using Open and Closed Abdomen Techniques for Colorectal Peritoneal Metastases and Peritoneal Pseudomyxoma Recurrences: Results from Six French Expert Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Tidadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32, pp.2947-2948. </w:t>
@@ -2220,103 +2220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncological outcomes and hospitalization cost of hyperthermic intraperitoneal chemotherapy (HIPEC) open and closed abdomen techniques: Results from two French expert centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Chkair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (2), pp.107931. </w:t>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,90 +2773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Persistent Organic Pollutants in Omental Adipose Tissue from Patients with Diffuse-Gastric Cancer: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perrot-Applanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (19), pp.4874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal experience and/or shared experience in surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158 (4), pp.287-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2981,90 +2981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half of Postoperative Deaths After Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy Could be Preventable A French Root Cause Analysis on 5562 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Houlze-Laroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Sgarbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 274 (5), pp.797-804. </w:t>
@@ -3262,77 +3262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Al Dybiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (565), pp.11P. </w:t>
@@ -3364,429 +3364,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for the practice of digestive and oncological surgery during the Covid-19 epidemic.</w:t>
+                <w:t xml:space="preserve">Differentiation of cancer cells upregulates HLA‑G and PD‑L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J Tuech</w:t>
+                <w:t xml:space="preserve">Matti Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gangloff</w:t>
+                <w:t xml:space="preserve">Sarah Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fiore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Brigand</w:t>
+                <w:t xml:space="preserve">Shahid Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.03.008⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2020.7572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552052v1</w:t>
+                <w:t xml:space="preserve">hal-02551167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and internal validation of a diagnostic score for gastric linitis plastica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy for the practice of digestive and oncological surgery during the Covid-19 epidemic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vivier-Chicoteau</w:t>
+                <w:t xml:space="preserve">F. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lambert</w:t>
+                <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coriat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Goéré</w:t>
+                <w:t xml:space="preserve">Cécile Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10120-020-01051-x⟩</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555520v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of cancer cells upregulates HLA‑G and PD‑L1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and internal validation of a diagnostic score for gastric linitis plastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vivier-Chicoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Ullah</w:t>
+                <w:t xml:space="preserve">R. Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Meziani</w:t>
+                <w:t xml:space="preserve">P. E Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahid Shah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+                <w:t xml:space="preserve">D. Goéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2020.7572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10120-020-01051-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551167v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian and peritoneal psammocarcinoma: Results of a multicenter study on 25 patients</w:t>
               </w:r>
@@ -3900,295 +3900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a low pressure plasma process for fabrication of a Drug Delivery System (DDS) for cancer treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for colorectal peritoneal metastases: A multi‐institutional experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
+                <w:t xml:space="preserve">Nayef Alzahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Valinataj Omran</w:t>
+                <w:t xml:space="preserve">Sarah Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
+                <w:t xml:space="preserve">Oliver Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul H. Sugarbaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (3), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jso.25277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289769v1</w:t>
+                <w:t xml:space="preserve">hal-02060121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for colorectal peritoneal metastases: A multi‐institutional experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valle</w:t>
+                <w:t xml:space="preserve">Optimization of a low pressure plasma process for fabrication of a Drug Delivery System (DDS) for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Fisher</w:t>
+                <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul H. Sugarbaker</w:t>
+                <w:t xml:space="preserve">Azadeh Valinataj Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119 (3), pp.336-346. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.110089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jso.25277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060121v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIP et cancer de l’ovaire</w:t>
               </w:r>
@@ -4850,697 +4850,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the most Important for Elite Control: Genetic Background of Patient, Genetic Background of Partner, both or neither? Description of Complete Natural History within a Couple of MSM</w:t>
+                <w:t xml:space="preserve">Cytoreductive surgery and HIPEC improve survival compared to palliative chemotherapy for biliary carcinoma with peritoneal metastasis: A multi-institutional cohort from PSOGI and BIG RENAPE groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bendenoun</w:t>
+                <w:t xml:space="preserve">I. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samri</w:t>
+                <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Avettand-Fènoël</w:t>
+                <w:t xml:space="preserve">D.L. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cardinaud</w:t>
+                <w:t xml:space="preserve">S.A. Ahrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Descours</w:t>
+                <w:t xml:space="preserve">K.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.51-60. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (9), pp.1378-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909034v1</w:t>
+                <w:t xml:space="preserve">hal-02281342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive surgery and hyperthermic intraperitoneal chemotherapy for pseudomyxoma peritonei of appendicular and extra-appendicular origin</w:t>
+                <w:t xml:space="preserve">CCL2/CCL5 secreted by the stroma induce IL-6/PYK2 dependent chemoresistance in ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Delhorme</w:t>
+                <w:t xml:space="preserve">Jennifer Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Severac</w:t>
+                <w:t xml:space="preserve">Marie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Averous</w:t>
+                <w:t xml:space="preserve">Caroline Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Glehen</w:t>
+                <w:t xml:space="preserve">Jessica Hoarau-Véchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Passot</w:t>
+                <w:t xml:space="preserve">Audrey Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105 (6), pp.668-676. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bjs.10716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12943-018-0787-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264128v1</w:t>
+                <w:t xml:space="preserve">inserm-01716892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive Surgery Plus Hyperthermic Intraperitoneal Chemotherapy for Peritoneal Metastases From a Small Bowel Adenocarcinoma: Multi-Institutional Experience</w:t>
+                <w:t xml:space="preserve">What Is the most Important for Elite Control: Genetic Background of Patient, Genetic Background of Partner, both or neither? Description of Complete Natural History within a Couple of MSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
+                <w:t xml:space="preserve">M. Bendenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Levine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glehen</w:t>
+                <w:t xml:space="preserve">A. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Goere</w:t>
+                <w:t xml:space="preserve">V. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-018-6369-x⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290071v1</w:t>
+                <w:t xml:space="preserve">hal-01909034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive surgery and HIPEC improve survival compared to palliative chemotherapy for biliary carcinoma with peritoneal metastasis: A multi-institutional cohort from PSOGI and BIG RENAPE groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytoreductive surgery and hyperthermic intraperitoneal chemotherapy for pseudomyxoma peritonei of appendicular and extra-appendicular origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bartlett</w:t>
+                <w:t xml:space="preserve">J.-B. Delhorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Ahrendt</w:t>
+                <w:t xml:space="preserve">F. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.W. Lee</w:t>
+                <w:t xml:space="preserve">G. Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2018.04.023⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (6), pp.668-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.10716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281342v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL2/CCL5 secreted by the stroma induce IL-6/PYK2 dependent chemoresistance in ovarian cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytoreductive Surgery Plus Hyperthermic Intraperitoneal Chemotherapy for Peritoneal Metastases From a Small Bowel Adenocarcinoma: Multi-Institutional Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Geyl</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yonemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Hoarau-Véchot</w:t>
+                <w:t xml:space="preserve">Edward Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chevrot</w:t>
+                <w:t xml:space="preserve">Diane Goere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1184-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12943-018-0787-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1245/s10434-018-6369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01716892v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small bowel adenocarcinoma: French intergroup clinical practice guidelines for diagnosis, treatments and follow-up (SNFGE, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO)</w:t>
               </w:r>
@@ -5686,64 +5686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of combination chemotherapy in peritoneal mesothelioma hyperthermic intraperitoneal chemotherapy (HIPEC): The RENAPE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,319 +5922,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgically treated oesophageal cancer developed in a radiated field: Impact on peri-operative and long-term outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organ preservation for rectal cancer (GRECCAR 2): a prospective, randomised, open-label, multicentre, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheraz Markar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Duhamel</w:t>
+                <w:t xml:space="preserve">Alain Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Behal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Thereaux</w:t>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.179-189. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 390 (10093), pp.469 - 479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050649v1</w:t>
+                <w:t xml:space="preserve">hal-01682165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ preservation for rectal cancer (GRECCAR 2): a prospective, randomised, open-label, multicentre, phase 3 trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgically treated oesophageal cancer developed in a radiated field: Impact on peri-operative and long-term outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Tuech</w:t>
+                <w:t xml:space="preserve">Sheraz Markar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valverde</w:t>
+                <w:t xml:space="preserve">Alain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lelong</w:t>
+                <w:t xml:space="preserve">Hélène Behal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Thereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 390 (10093), pp.469 - 479. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31056-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682165v1</w:t>
+                <w:t xml:space="preserve">hal-02050649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of MLH1 expression on tumor evolution after curative surgical tumor resection in a murine orthotopic xenograft model for human MSI colon cancer</w:t>
               </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fléjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -6616,834 +6616,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neoadjuvant treatment in clinical T2N0M0 oesophageal cancer: results from a retrospective multi-center European study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beal</w:t>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gainant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264, pp.731-737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666517v1</w:t>
+                <w:t xml:space="preserve">hal-01466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
+                <w:t xml:space="preserve">Role of neoadjuvant treatment in clinical T2N0M0 oesophageal cancer: results from a retrospective multi-center European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheraz Markar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Gainant</w:t>
+                <w:t xml:space="preserve">Hélène Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466785v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency plasma polymerized biodegradable carrier for in vivo release of cis-platinum</w:t>
+                <w:t xml:space="preserve">New Therapeutic Opportunities Based on DNA Mismatch Repair and BRAF Status in Metastatic Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudhir Bhatt</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Valamanesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+                <w:t xml:space="preserve">Chantal Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Lo Dico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.10932⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11912-016-0504-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414836v1</w:t>
+                <w:t xml:space="preserve">hal-01310853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new internet tool to report peritoneal malignancy extent. PeRitOneal MalIgnancy Stage Evaluation (PROMISE) application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio-frequency plasma polymerized biodegradable carrier for in vivo release of cis-platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mohamed</w:t>
+                <w:t xml:space="preserve">Sudhir Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Isaac</w:t>
+                <w:t xml:space="preserve">Fatemeh Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Lo Dico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (36), pp.58121-58132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.10932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297723v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse malignant peritoneal mesothelioma: Evaluation of systemic chemotherapy with comprehensive treatment through the RENAPE Database Multi-Institutional Retrospective Study *, on behalf of the French Network for Rare Peritoneal Malignancies (RENAPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Kepenekian</w:t>
+                <w:t xml:space="preserve">A new internet tool to report peritoneal malignancy extent. PeRitOneal MalIgnancy Stage Evaluation (PROMISE) application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Elias</w:t>
+                <w:t xml:space="preserve">A. Thivolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bakrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Passot</w:t>
+                <w:t xml:space="preserve">F. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Goere</w:t>
+                <w:t xml:space="preserve">S. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.877-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368938v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Therapeutic Opportunities Based on DNA Mismatch Repair and BRAF Status in Metastatic Colorectal Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse malignant peritoneal mesothelioma: Evaluation of systemic chemotherapy with comprehensive treatment through the RENAPE Database Multi-Institutional Retrospective Study *, on behalf of the French Network for Rare Peritoneal Malignancies (RENAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Svrcek</w:t>
+                <w:t xml:space="preserve">D Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Dreyer</w:t>
+                <w:t xml:space="preserve">G Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">E Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Duval</w:t>
+                <w:t xml:space="preserve">D Goere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.18. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11912-016-0504-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310853v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and Risk Factors Related to Symptomatic Venous Thromboembolic Events After Esophagectomy for Cancer</w:t>
               </w:r>
@@ -7576,64 +7576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoreductive Surgery Combined with Hyperthermic Intraperitoneal Chemotherapy with Oxaliplatin Increases the Risk of Postoperative Hemorrhagic Complications: Analysis of Predictive Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy for First Relapse of Ovarian Cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Decullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8276,51 +8276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastrointestinal and Liver Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.77-83. </w:t>
@@ -8665,64 +8665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (10), pp.1361-1367. </w:t>
@@ -8811,51 +8811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9482,77 +9482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer patch for postoperative drug administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Mirshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020002413A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9739,51 +9739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DCR.0000000000004016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osseis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjsurg.2026.116940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leiritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fawaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sourrouille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18752-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tidadini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malgras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2025.102229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16407-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tuech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Loriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poudevigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Essadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18196-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Djelil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Pasinato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2024.12.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.06.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Taibi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2025-0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Ezanno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16563-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem Slim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Regimbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.02.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno-Manasterski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108468" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16706-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Houlze-Laroye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038573v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al Dybiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06989-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02552052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Tuech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangloff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.03.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02555520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivier-Chicoteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Bonnot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Go&#233;r&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-020-01051-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02551167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Ullah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meziani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Shah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2020.7572" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Alzahrani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fisher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Sugarbaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yonemura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jso.25277" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;curu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Colombo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alyami" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhorme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nassif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2019.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHL7DBLN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Thereaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rompteaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendenoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descours" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delhorme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10716" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Goere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6369-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amblard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bartlett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ahrendt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.04.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01716892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Geyl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hoarau-V&#233;chot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-018-0787-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01708040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Locher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Batumona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.123" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000499" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;a Lo Dico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6631-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Markar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.12.036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ80F6W5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valverde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31056-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27VX0BJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Meunier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ferron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22472" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colpart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villeneuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M'Hamdi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2017.05.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9HCKCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Bhatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Valamanesh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Lo Dico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10932" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thivolet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kepenekian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.06.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-016-0504-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01563338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Mantziari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;reaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2016.03.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gocevska" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-016-5143-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bereder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouland" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Saad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimpie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.05.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Althawadi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halema Alfarsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaher Besbes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahsoltan Mirshahi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ducros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2015.4061" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Susman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barnoud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bibeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15403/jgld.2014.1121.sus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cifuentes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Dere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Broqueres-You" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.04139" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2015.07.012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLVNF29M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00937139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jouvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wind" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micelli Lupinacci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tresallet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2013.09.030" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DNW09K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Gharib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.112.664243" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haydont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusinchi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-0625" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Mirshahi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osseis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjsurg.2026.116940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leiritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fawaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sourrouille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18752-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DCR.0000000000004016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Djelil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Pasinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tidadini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16407-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malgras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2025.102229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Essadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18196-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poudevigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tuech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Loriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.06.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Taibi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2025-0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Ezanno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16563-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem Slim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Regimbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.02.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ezanno-Manasterski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108468" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16706-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.107931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Houlze-Laroye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000005101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038573v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al Dybiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06989-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02551167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Ullah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meziani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Shah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2020.7572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02552052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Tuech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangloff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.03.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02555520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivier-Chicoteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Bonnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Go&#233;r&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-020-01051-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Alzahrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fisher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Sugarbaker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yonemura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jso.25277" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;curu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Colombo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alyami" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhorme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nassif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2019.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHL7DBLN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Thereaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rompteaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amblard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bartlett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ahrendt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Lee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2018.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01716892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Geyl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hoarau-V&#233;chot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-018-0787-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendenoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descours" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delhorme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10716" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Goere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6369-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01708040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Locher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Batumona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.123" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000499" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;a Lo Dico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6631-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valverde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31056-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27VX0BJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050649v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Markar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.12.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ80F6W5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Meunier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ferron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22472" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colpart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villeneuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M'Hamdi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2017.05.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666517v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9HCKCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-016-0504-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Bhatt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Valamanesh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Lo Dico" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10932" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297723v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thivolet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368938v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kepenekian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Passot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goere" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.06.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01563338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Mantziari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;reaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2016.03.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gocevska" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-016-5143-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bereder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouland" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Saad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimpie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.05.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Althawadi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halema Alfarsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaher Besbes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahsoltan Mirshahi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ducros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2015.4061" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Susman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barnoud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bibeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15403/jgld.2014.1121.sus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cifuentes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Dere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Broqueres-You" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.114.04139" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2015.07.012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLVNF29M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00937139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jouvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wind" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micelli Lupinacci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tresallet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2013.12.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2013.09.030" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DNW09K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Gharib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Villapol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.112.664243" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haydont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusinchi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-0625" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Mirshahi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>