--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -353,291 +353,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05495718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver X receptors and the hallmarks of aging: From molecular mechanisms to therapeutic opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxysterols at the Crossroads of Cholesterol Metabolism and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloe Gressein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2025.102967⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2026.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05394944v1</w:t>
+                <w:t xml:space="preserve">inserm-05553790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols at the Crossroads of Cholesterol Metabolism and Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver X receptors and the hallmarks of aging: From molecular mechanisms to therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gressein</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114, pp.102967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2026.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2025.102967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05553790v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current advances in phytosterol free forms and esters: Classification, biosynthesis, chemistry, and detection</w:t>
               </w:r>
@@ -842,429 +842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">27-hydroxylation of oncosterone by CYP27A1 switches its activity from pro-tumor to anti-tumor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate: A non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Friedrichs</w:t>
+                <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Soulès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laly Pucheu</w:t>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 64 (12), pp.100479. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.106396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04317313v1</w:t>
+                <w:t xml:space="preserve">hal-04509731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate: A non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Soulès</w:t>
+                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Payre</w:t>
+                <w:t xml:space="preserve">Caroline Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 234, pp.106396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106396⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509731v1</w:t>
+                <w:t xml:space="preserve">hal-04165228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Goupille</w:t>
+                <w:t xml:space="preserve">27-hydroxylation of oncosterone by CYP27A1 switches its activity from pro-tumor to anti-tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Silvia Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Regis Soulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 64 (12), pp.100479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165228v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04317313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Network for oxysterol research (ENOR): 10th ENOR symposium – Web meeting</w:t>
               </w:r>
@@ -1501,51 +1501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols are potential physiological regulators of ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1586,473 +1586,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03629546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Bunay</w:t>
+                <w:t xml:space="preserve">Celebrating the 10th anniversary of the creation of the European Network for Oxysterol Research (ENOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2022.106114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854248v1</w:t>
+                <w:t xml:space="preserve">inserm-03649224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating the 10th anniversary of the creation of the European Network for Oxysterol Research (ENOR)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2022.106114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03649224v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sterol metabolism and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.114843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03649213v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol metabolism and cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.114843. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1036-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03649225v1</w:t>
+                <w:t xml:space="preserve">inserm-03854248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and In vivo oxidation and cleavage products of tocols: From chemical tuners to “VitaminEome” therapeutics. A narrative review</w:t>
               </w:r>
@@ -2270,295 +2270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03394448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologic and genetic inhibition of cholesterol esterification enzymes reduces tumour burden: A systematic review and meta-analysis of preclinical models</w:t>
+                <w:t xml:space="preserve">The 5,6‐epoxycholesterol metabolic pathway in breast cancer: Emergence of new pharmacological targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Websdale</w:t>
+                <w:t xml:space="preserve">Philippe Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Kiew</w:t>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Chalmers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Cioccoloni</w:t>
+                <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114731⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3248-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03394456v1</w:t>
+                <w:t xml:space="preserve">inserm-03394464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5,6‐epoxycholesterol metabolic pathway in breast cancer: Emergence of new pharmacological targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacologic and genetic inhibition of cholesterol esterification enzymes reduces tumour burden: A systematic review and meta-analysis of preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Websdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Kiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Medina</w:t>
+                <w:t xml:space="preserve">Philip Chalmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+                <w:t xml:space="preserve">Xinyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Soulès</w:t>
+                <w:t xml:space="preserve">Giorgia Cioccoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (16), pp.3248-3260. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.114731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03394464v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03394456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
               </w:r>
@@ -2676,351 +2676,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A Enhances Anti-Leukemic Effect of Anthracycline in Acute Myeloid Leukemia</w:t>
+                <w:t xml:space="preserve">The 5,6-epoxycholesterol metabolic pathway in cancer: emergence of new pharmacological targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Mouchel</w:t>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Serhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Saland</w:t>
+                <w:t xml:space="preserve">Emilie Huc Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12102933⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (16), pp.3248-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.159069407.75369904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03084630v1</w:t>
+                <w:t xml:space="preserve">inserm-03086999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5,6-epoxycholesterol metabolic pathway in cancer: emergence of new pharmacological targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendrogenin A Enhances Anti-Leukemic Effect of Anthracycline in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Médina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Huc Claustre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Soulès</w:t>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (16), pp.3248-3260. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22541/au.159069407.75369904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03086999v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03084630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogenin A Synergizes with Cytarabine to Kill Acute Myeloid Leukemia Cells In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,130 +3084,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 5,6‐epoxycholesterol metabolic pathway in breast cancer: Emergence of new pharmacological targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.15205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03084636v1</w:t>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,382 +3346,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
+                <w:t xml:space="preserve">Oxysterols and sterols: from lipidomics to food sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Taddeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Epifano</w:t>
+                <w:t xml:space="preserve">M Rodriguez-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Preziuso</w:t>
+                <w:t xml:space="preserve">V Cardenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Fiorito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.105515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380544v1</w:t>
+                <w:t xml:space="preserve">inserm-02380514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols: An expanding family of structurally diversified bioactive steroids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Preziuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380490v1</w:t>
+                <w:t xml:space="preserve">inserm-02380544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols and sterols: from lipidomics to food sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxysterols: An expanding family of structurally diversified bioactive steroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lizard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 196, pp.105515. </w:t>
+              <w:t xml:space="preserve">, 2019, 194, pp.105443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380514v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast UPLC–HILIC method for an accurate quantiﬁcation of dendrogenin A in human tissues</w:t>
               </w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Audouard-Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc-Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.173-182. </w:t>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 192, pp.105390. </w:t>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4245,265 +4245,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380575v1</w:t>
+                <w:t xml:space="preserve">inserm-02380557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380557v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Cholesterol-Derived Oncometabolites on Nuclear Receptor Function in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-dependent transcriptional induction of lethal autophagy: A new perspective for cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,498 +4791,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
+                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Voisin</w:t>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380620v1</w:t>
+                <w:t xml:space="preserve">inserm-02380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+                <w:t xml:space="preserve">Citra Nagarathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 207, pp.92-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 207, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380612v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Soules</w:t>
+                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Netter</w:t>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citra Nagarathinam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Leignadier</w:t>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.81-86. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380602v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficacy of hormone therapy in breast cancer: The role of cholesterol metabolism in SERM-mediated autophagy, cell differentiation and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5342,77 +5342,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.1903. </w:t>
@@ -5450,64 +5450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a tumor-promoter cholesterol metabolite in human breast cancers acting through the glucocorticoid receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Biochemical Analysis of the Estrogenic and Proliferative Properties of Vitamin E Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When cholesterol meets histamine, it gives rise to dendrogenin A: a tumour suppressor metabolite1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (2), pp.631-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5803,277 +5803,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A: A Mammalian Metabolite of Cholesterol with Tumor Suppressor and Neurostimulating Properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cholesterol metabolites exported from human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Crick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Tritapepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abdel-Khalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867322666150716114912⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380776v1</w:t>
+                <w:t xml:space="preserve">inserm-04774038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol metabolites exported from human brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrogenin A: A Mammalian Metabolite of Cholesterol with Tumor Suppressor and Neurostimulating Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (30), pp.3533-3549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867322666150716114912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2015.01.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04774038v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human monocyte recognition of adenosine-based cyclic dinucleotides unveils the A2a Gαs protein-coupled receptor tonic inhibition of mitochondrially induced cell death</w:t>
               </w:r>
@@ -6193,51 +6193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer. Cholesterol and cancer, in the balance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6278,330 +6278,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exosomes as new vesicular lipid transporters involved in cell-cell communication and various pathophysiologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (1), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968933v1</w:t>
+                <w:t xml:space="preserve">inserm-00968935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes as new vesicular lipid transporters involved in cell-cell communication and various pathophysiologies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carayon</w:t>
+                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1841 (1), pp.108-120. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968935v1</w:t>
+                <w:t xml:space="preserve">inserm-00968933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The novel steroidal alkaloids dendrogenin A and B promote proliferation of adult neural stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaden A. M. Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham R. El-Seedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 446 (3), pp.681-686. </w:t>
@@ -6633,618 +6633,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Boyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.175-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00822283v1</w:t>
+                <w:t xml:space="preserve">inserm-00822322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823974v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00968940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Boyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.482-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00822322v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00822283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bustany</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00968940v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00823974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols and related sterols: Implications in pharmacology and pathophysiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7437,51 +7437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol-5,6-epoxides: Chemistry, biochemistry, metabolic fate and cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.622-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7566,51 +7566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7661,51 +7661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol metabolism and cancer: the good, the bad and the ugly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol metabolism and resistance to tamoxifen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph R. Weichselbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7874,264 +7874,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00743466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new stilbene-derived inducer of paraoxonase 1 and ligand of the Aryl hydrocarbon Receptor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholesterol epoxide hydrolase and cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.013⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00743456v1</w:t>
+                <w:t xml:space="preserve">inserm-00743463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol epoxide hydrolase and cancer.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new stilbene-derived inducer of paraoxonase 1 and ligand of the Aryl hydrocarbon Receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2012.07.007⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (5), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743463v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes as intercellular signalosomes and pharmacological effectors.</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of cholesterol and oxysterols metabolism in the pharmacology of tamoxifen and other AEBS ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,506 +8520,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dorbes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519153v1</w:t>
+                <w:t xml:space="preserve">inserm-00519166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mestre-Voegtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519159v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (30), pp.13520-13525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519166v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new radioligand for cholecystokinin receptor subtype 2 scintigraphy: from molecular modeling to in vivo evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9076,611 +9076,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Amouroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc E. Poirot</w:t>
+                <w:t xml:space="preserve">Bruno Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10), pp.1372-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519146v1</w:t>
+                <w:t xml:space="preserve">inserm-00519149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new alkylaminooxysterols with potent cell differentiating activities: identification of leads for the treatment of cancer and neurodegenerative diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (23), pp.7765-7777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm901063e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamoxifen and AEBS ligands induced apoptosis and autophagy in breast cancer cells through the stimulation of sterol accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (7), pp.1066-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.5.7.9820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tercé</w:t>
+                <w:t xml:space="preserve">Guillaume Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (10), pp.1372-1384. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (11), pp.2203-2211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519149v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsomal antiestrogen-binding site ligands induce growth control and differentiation of human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (12), pp.3707-3718. </w:t>
@@ -9744,64 +9744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9852,103 +9852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prototypical inhibitor of cholesterol esterification, Sah 58-035 [3-[decyldimethylsilyl]-n-[2-(4-methylphenyl)-1-phenylethyl]propanamide], is an agonist of estrogen receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319 (1), pp.139-149. </w:t>
@@ -9986,90 +9986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological properties of new stilbene derivatives of resveratrol as new selective aryl hydrocarbon modulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Casper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (1), pp.287-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10249,77 +10249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple targeting by the antitumor drug tamoxifen: a structure-activity study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry Anticancer Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (6), pp.491-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10353,64 +10353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamoxifen is a potent inhibitor of cholesterol esterification and prevents the formation of foam cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,90 +10500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the microsomal tamoxifen binding site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Kedjouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (32), pp.34048-34061. </w:t>
@@ -10768,51 +10768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tyrosine 189 and asparagine 358 of the cholecystokinin 2 receptor in direct interaction with the crucial C-terminal amide of cholecystokinin by molecular modeling, site-directed mutagenesis, and structure/affinity studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11317,51 +11317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darblade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11416,64 +11416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, binding and structure-affinity studies of new ligands for the microsomal anti-estrogen binding site (AEBS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11965,51 +11965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different populations of progesterone receptor-steroid complexes in binding to specific DNA sequences: effects of salts on kinetics and specificity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Y. Plisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Modarress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12086,51 +12086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the membranous antiestrogen binding protein: II. Purification to homogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the membranous antiestrogen binding protein: I. Partial purification of the protein in its active state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mésange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,51 +12367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12458,51 +12458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic type II estrogen binding site in rat uterus: specific photolabeling with estrone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12566,51 +12566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-proliferative properties of 4-benzylphenoxy ethanamine derivatives are mediated by the anti-estrogen binding site (ABS), whereas the anti-estrogenic effects of trifluopromazine are not.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12700,51 +12700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potent and selective photoaffinity probe for the anti-estrogen binding site of rat liver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,51 +12873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 66 (12), pp.101-109. </w:t>
@@ -12926,98 +12926,13604 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0009-2797(88)90044-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (92)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYTOSTEROL DERIVATIVES, AND COMPOSITIONS COMPRISING THE SAME, FOR USE AS MEDICAMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2025064259. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05110310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for the treatment of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25305623.8. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05110314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for the treatment of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2430515.8.2024. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytosterol derivatives, and compositions comprising the same, for use as medicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP24305827. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiotraceurs de tomographie par émission de positrons (TEP) de fluoro-oxystérols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2024146880A1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2023138400A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluoro-oxysterols positron emission tomography (PET) radiotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : European patent, EP23305003.8. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCEDE POUR LA PREPARATION DE DERIVES DE STEROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2856609C. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2020016177A1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3515453A1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenina A y agentes antineoplásicos para el tratamiento de tumores quimiosensibles o quimiorresistentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">España, N° de brevet: ES2734425T3. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US10188666B2. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3272350B1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrogenina A y agentes antineoplásicos para el tratamiento de tumores quimiosensibles o quimiorresistentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">España, N° de brevet: ES2656913T3. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2018231556A1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2018055080A1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3272350A1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">癌の診断法及びデンドロゲニンＡを用いての処置に対する癌の応答を予測する方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP2018503064A. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">甾醇衍生物的制备方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">China, Patent n° : CN104039807B. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sales de adición de ácidos de 5alfa-hidroxi-6beta-[2-(1H-imidazol-4-il)etilamino]colestan-3beta-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francia, N° de brevet: ES2650914T3. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3221467A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceso para la preparación de derivados de esterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">España, N° de brevet: ES2613753T3. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3041477B1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING CANCER AND OF PREDICTING RESPONSE OF CANCER TO DENDROGENIN A TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017321283A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017234881A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">癌を診断及び処置する方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2017527290A. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">processo para o preparo de derivados de esterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brazil, Patent n° : BR112014012458A2. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460B2. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5a-HYDROXY-6ß-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3ß-OL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX351610B. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA -[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA -OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2768841B1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for Determining the Oncogenic Condition of Cell, Uses Thereof, and Methods for Treating Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2017176446A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3194615A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP6157492B2. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016079057A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">China, Patent n° : CN105611934A. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2960036A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX343787B. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC DU CANCER ET DE PREDICTION DE REPONSE DU CANCER A UN TRAITEMENT A LA DENDROGENINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2968002A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2782923B1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US9447141B2. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2446276B9. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Australia, Patent n° : AU2014317117A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3041477A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">化学療法感受性又は化学療法抵抗性腫瘍の治療のためのデンドロゲニンＡ及び抗腫瘍薬</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2016532709A. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016034742A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGENIN A AND ANTINEOPLASTIC AGENTS FOR THE TREATMENT OF CHEMOSENSITIVE OR CHEMORESISTANT TUMORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2016193233A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODS FOR DETERMINING THE ONCOGENIC CONDITION OF CELL, USES THEREOF, AND METHODS FOR TREATING CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PL2446276T3. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">СПОСОБ ПОЛУЧЕНИЯ ПРОИЗВОДНЫХ СТЕРИНА</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : RU2014125435A. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORÉSISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2015032838A1. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">КИСЛОТНО-АДДИТИВНЫЕ СОЛИ 5α-ГИДРОКСИ-6β-[2-(1H-ИМИДАЗОЛ-4-ИЛ)ЭТИЛАМИНО]ХОЛЕСТАН-3β-ОЛА</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Russia, Patent n° : RU2014119929A. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">India, Patent n° : IN976MUN2014A. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DENDROGENINE A ET AGENTS ANTINEOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORESISTANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2922715A1. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2015502934A. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALFA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3BETA-OL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014004744A. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">South Africa, Patent n° : ZA201403736B. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">細胞の腫瘍形成状態を決定する方法、その使用、及び癌の治療方法</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP5765587B2. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminoalkylsterol compounds with antitumoral and neuroprotective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US8957055B2. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5α-HYDROXY-6β-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3β-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">South Korea, Patent n° : KR20140083014A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">５α−ヒドロキシ−６β−［２−（１Ｈ−イミダゾール−４−イル）エチルアミノ］コレスタン−３β−オールの酸付加塩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2014530245A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acid addition salts of 5alpha-hydroxy-6beta-[2-(1H-imidazol-4-yl)ethylamino]cholestan-3beta-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : AU2012324980A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2782923A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">China, Patent n° : CN104039807A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2014274984A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acid addition salts of 5[alpha]-hydroxy-6[beta]-[2-(1h-imidazol-4-yl)ethylamino]cholestan-3[beta]-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : CN103958541A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for determining the oncogenic condition of cell, uses thereof, and methods for treating cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : CN102498404B. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">South Korea, Patent n° : KR20140098131A. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCEDE POUR LA PREPARATION DE DERIVES DE STEROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2856609A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5Alpha-HYDROXY-6Beta-[2-(1H-IMIDAZOL-4-YL)- ÉTHYLAMINO]CHOLESTAN-3Beta-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013057148A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROCÉDÉ POUR LA PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013076257A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5'-HYDROXY-6'-[2-(1H-IMIDAZOL-4-YL)- ETHYLAMINO]CHOLESTAN-3'-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: CA2852622A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminoalkylsterol compounds with antitumoral and neuroprotective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US8524694B2. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOUND INDUCING LBPA ACCUMULATION FOR INHIBITING CELL-TO-CELL TRANSMISSION OF HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Izopet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chapuy-Regaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2012055814A1. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US7947668B2. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DETECTION DE L'ETAT ONCOGENE DE CELLULES HUMAINES OU DE MAMMIFERES PAR PRESENCE D'UN MARQUEUR ET EVALUATION DE L'ACTIVITE D'UN MEDICAMENT PAR DOSAGE DUDIT MARQUEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2947340B1. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHODES POUR DETERMINER L'ETAT ONCOGENIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET METHODES POUR TRAITER LE CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : CA2766011A1. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminoalkylsterol compounds having antitumor and neuroprotective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP4601297B2. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2010149941A1. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMINOALKYL STEROL COMPOUNDS HAVING AN ANTI-TUMORAL AND NEUROPROTECTIVE ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP1497309B1. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMINOALKYLSTERINVERBINDUNGEN MIT ANTI-KREBS UND NEUROPROTEKTIVER AKTIVITÄT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : ATE420888T1. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPUESTOS AMINOALQUILESTEROLES CON ACTIVIDAD ANTITUMORAL Y NEUROPROTECTORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : ES2321287T3. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : AU2003262422B8. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOSES AMINOALKYLSTEROLES AVEC ACTIVITE ANTI-TUMEUR ET NEUROPROTECTRICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP1497309A2. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW STILBENE DERIVATIVES AND THEIR USE AS ARYL HYDROCARBON RECEPTOR LIGAND ANTAGONISTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert F Casper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP1418164A1. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STEROL DERIVATIVES, METHOD FOR THE PREPARATION THEREOF AND MEDICAMENTS COMPRISING SAME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO03089449A2. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux derivés de stilbène et leur utilisation en tant que antagonistes des ligands du recepteur des arylhydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert F Casper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP03773372A. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMINOALKYL STEROL COMPOUNDS HAVING AN ANTI-TUMORAL AND NEUROPROTECTIVE ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : CA2481561A1. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DERIVES DE STEROLS, LEUR PROCEDE DE PREPARATION ET MEDICAMENTS LES COMPORTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR0204912A. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholesterol and Cancer: Discovery of the 5,6-Epoxycholestanol Metabolic Pathway, a Metabolic Link to Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IARC Distinguished Speaker Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRC, OMS, Apr 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of the 5,6-Epoxycholestanols Metabolic Pathway: Its Significance in Cancer and other Degenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Chimie-Biologie-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05051312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholesterol and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WebiNacre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau NaCRE, Jul 2024, Paris ( virtual ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxysterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse school of lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inserm, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 5,6-epoxycholesterol pathway: a generator of highly bioactive oxysterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical and structural evidences that the human glutathion S-transferase A1 catalyzes the biosynthesis of dendrogenins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium : Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The oxysterol dendrogenin A increases the activation of migratory dendritic cells by acting through the LXRβ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre alimentation et incidence sur els maladies dégénératives : cas du cholestérol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WebiNACRe N°11 : Cholestérol et cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NACRe, Jun 2024, Web Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome-enriched vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVClub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the International society for extracellular vesicles (ISEV), May 2023, Baltimore (MD), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries on the cholesterol metabolic pathway: the 5,6-epoxycholesterol branch, dendrogenins and oncosterone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipid Maps webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lipid Maps, Mar 2023, Cardiff (Wales), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biological importance of the C5-C6 double bond of cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GERLI 18th LIPIDOMICS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERLI, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic switching from tumor promoter activities of oncosterone and 27-hydroxycholesterol to 27-hydroxy-oncosterone with antiproliferative properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT/SOAT inhibitors as anticancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre alimentation et incidence sur les maladies dégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche s'intéresse à mon assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau NaCRE, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05030211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a new metabolic branch on the cholesterol pathway: importance in cancers and other diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smith-Lemli-Opitz Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLO foundation, Jun 2023, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 5,6-epoxycholesterol metabolic branch: possible involvement in aging and degenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invited conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruce D Hammock, Jan 2023, Davis (virtual conference), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a new branch in the cholesterol pathway centered on cholesterol-5,6-epoxides: the story of dendrogenins and oncosterone discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOCS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOCS, Apr 2023, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined OCDO/DDA extraction and quantification method for a fast and accurate HPLC-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GSTA1-1 is a multifunctional enzyme involved in 5,6α-epoxycholesterol conjugation with biological nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maveyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ENOR symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition of the biological importance of the 5,6-epoxy-cholesterol branch on the cholesterol pathway: a generator of new classes of bioactive lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lipidomics special interest group conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British mass spectrometry society, Oct 2022, Cambridge (Angleterre), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined OCDO/DDA extraction and quantification method for a fast and accurate determination of a carcinogenic metabolic deregulation in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ENOR symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogramming tumor cells with the oxysterol, dendrogenin A, to release immunogenic anti-tumor small extracellular vesicles enriched in exosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ENOR symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical synthesis and biological properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolyzable analogue of cholestane-5α,6β-diol-3-O-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ENOR symposium (European Network for Oxysterol Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Studies on the metabolism of 5,6-epoxycholesterol, cholestane-3β,5α,6β-triol and Oncosterone in the cancer cell lines MCF-7, MDA-MB-231 and HEPG2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ENOR symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New targeting in oxysterol metabolism for triple negative breast cancer therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Side chain hydroxylation of cholestane-3β,5α,6β-triol and Oncosterone lead to the production of new endogenous oxysterols potentially involved in breast cancer development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ENOR annual symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Oslo / Virtual, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of oncosterone biosynthesis as a new pharmacological anticancer strategy in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabea Bartölke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical and pharmacological characterization of the enzyme responsible for the biosynthesis of 6-oxo-cholestan-3β-5α-diol (OCDO), a carcinogenic oxysterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical and pharmacological characterization of the enzyme responsible for the biosynthesis of 6-oxo-cholestan-3β-5α-diol (OCDO), a carcinogenic oxysterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edimburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of the tumor suppressor metabolite dendrogenin A and applications to cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invited conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alex Odermatt, Apr 2019, Basel (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT inhibitors as anticancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An oxysterol oncometabolite and glucocorticoid receptor signaling in triple negative breast cancer cell proliferation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourgh (Scotland), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract 5238: Characterization of the enzyme generating the cholesterol metabolite and tumor suppressor dendrogenin A in the breast and its deregulations in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American-Association-for-Cancer-Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AACR, Apr 2018, Chicago (IL), United States. pp.5238-5238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-5238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R167 - Oral, Club Mex-H Quantification du volume tumoral résiduel des cancers du rectum post-radiochimiothérapie par histomorphométrie quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6es journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest, Oct 2010, Toulouse, France. pp.S82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-4551(15)31088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract P3-05-12: Circulating oxysterol metabolites as potential new surrogate markers for hormonotherapy in patients with hormone receptor-positive breast cancer? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luggi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual CTRC-AACR San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AACR, Dec 2014, San antonio, Texas, United States. pp.P3-05-12-P3-05-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS14-P3-05-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract 1165: Identification of a cholesterol onco-metabolite, promoter of tumor in breast cancers, and of the enzyme involved in its biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lacroix-Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">106th Annual Meeting of the American-Association-for-Cancer-Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, PHILADELPHIA, France. pp.1165-1165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of whole-body scintigraphic images with new GATE output capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2013, Seoul, South Korea. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract 938: Discovery of Dendrogenin A as the first endogenous alkylaminooxysterol present in mammals with potent cell differentiation and anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tallal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 102nd Annual Meeting of the American Association for Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, ORLANDO, United States. pp.938-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2011-938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenins, new steroids for differentiation therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer school on medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, BARCELONA, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04774065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols at the Crossroads of Cholesterol Metabolism and Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13026,116 +26532,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gressein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05345161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver X Receptors and the Hallmarks of Aging: From Molecular Mechanisms to Therapeutic Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13144,13602 +26650,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05329469v1</w:t>
-              </w:r>
-[...13504 lines deleted...]
-                <w:t xml:space="preserve">inserm-04774065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26783,51 +26783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26943,51 +26943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Akdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.51-66, 2020, </w:t>
@@ -27070,51 +27070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27126,160 +27126,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04774192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenic EVs in Cancer</w:t>
+                <w:t xml:space="preserve">Recent discoveries on the cholesterol metabolic pathway: the 5,6-epoxycholesterol branch, dendrogenins and oncosterone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04774200v1</w:t>
+                <w:t xml:space="preserve">inserm-04774209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discoveries on the cholesterol metabolic pathway: the 5,6-epoxycholesterol branch, dendrogenins and oncosterone</w:t>
+                <w:t xml:space="preserve">Immunogenic EVs in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04774209v1</w:t>
+                <w:t xml:space="preserve">inserm-04774200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27631,51 +27631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772028v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zennouhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Hajji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourhia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P Bydlowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1414992" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayya Saber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Edderkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2022.106114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114843" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03703644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Elbouhali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Websdale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Kiew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chalmers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cioccoloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez-Estrada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cardenia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iuliano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lizard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Crick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tritapepe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abdel-Khalik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;tous" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01204-14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Paillas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Causse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20268" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casper" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0498194" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-97GTXM7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giamarchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Petit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1357" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568011043352696" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F. Doisneau-Sixou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cestac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Carroll" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hamilton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220726" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chinestra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(02)01563-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;sange" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Capdevielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Ferrara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc015588t" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darblade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caillaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fouque" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thiers" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klaebe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(00)00119-x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090780v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daunes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthols J. Vilner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D. Bowen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00285-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090781v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bayard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faye" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(98)00347-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340107" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090783v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Y. Plisov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Modarress" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Cavanaugh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean P. Edwards" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-0760(98)00118-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090794v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mesange" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090796v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(93)90053-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090797v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090799v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riviere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90539-w" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090798v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fargin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2797(88)90044-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772290v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772124v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Casper" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772141v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772155v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029128v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05051312v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029103v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029110v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029056v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774214v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029092v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05030211v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029107v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029122v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029259v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774164v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-5238" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774156v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luggi Iuliano" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roch&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS14-P3-05-12" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774093v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paillasse" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-1165" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774147v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prad&#232;re" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(15)31088-2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133300v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829150" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774118v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallal Al Saati" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2011-938" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774065v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774200v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774209v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04774246v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04774285v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772028v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zennouhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Hajji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourhia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P Bydlowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1414992" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayya Saber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Edderkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2022.106114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03703644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Elbouhali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Websdale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Kiew" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chalmers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cioccoloni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114731" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez-Estrada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cardenia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iuliano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lizard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105515" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Crick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tritapepe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abdel-Khalik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;tous" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01204-14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Paillas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Causse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20268" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casper" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0498194" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-97GTXM7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giamarchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Petit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1357" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568011043352696" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F. Doisneau-Sixou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cestac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Carroll" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hamilton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220726" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chinestra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(02)01563-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;sange" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Capdevielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Ferrara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc015588t" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darblade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caillaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fouque" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thiers" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klaebe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(00)00119-x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090780v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daunes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthols J. Vilner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D. Bowen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(99)00285-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090781v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bayard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faye" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-2952(98)00347-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340107" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090783v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Y. Plisov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Modarress" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Cavanaugh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean P. Edwards" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-0760(98)00118-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090794v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mesange" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090796v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(93)90053-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090797v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090799v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riviere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90539-w" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090798v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fargin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2797(88)90044-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772290v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772124v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Casper" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772141v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772155v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029128v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05051312v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029092v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774214v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029103v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029110v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029056v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05030211v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029107v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029122v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029259v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774164v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-5238" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774147v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prad&#232;re" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(15)31088-2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774156v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luggi Iuliano" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roch&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS14-P3-05-12" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774093v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paillasse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-1165" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829150" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774118v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallal Al Saati" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2011-938" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774065v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774209v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774200v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04774246v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04774285v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>