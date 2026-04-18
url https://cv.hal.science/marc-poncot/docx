--- v0 (2026-03-06)
+++ v1 (2026-04-18)
@@ -234,429 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
+                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
+              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446976v1</w:t>
+                <w:t xml:space="preserve">hal-05215479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate and temperature on the thermomechanical behavior of flax fibers/ Elium acrylic composite: Experimental characterization and modeling</w:t>
+                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
+                <w:t xml:space="preserve">Bertrand Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benelfellah</w:t>
+                <w:t xml:space="preserve">Lisa Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ponçot</w:t>
+                <w:t xml:space="preserve">Julia Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.106815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.29502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906839v1</w:t>
+                <w:t xml:space="preserve">hal-04839358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
+                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Meriem Guira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+                <w:t xml:space="preserve">Samia Kerakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+                <w:t xml:space="preserve">Tayeb Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Habi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985354v1</w:t>
+                <w:t xml:space="preserve">hal-05272100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the periodic core sandwich structure: Shape of the vibration modes</w:t>
               </w:r>
@@ -753,4084 +749,4088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
+                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Guira</w:t>
+                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Kerakra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Bouarroudj</w:t>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Habi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272100v1</w:t>
+                <w:t xml:space="preserve">hal-04985354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of strain rate and temperature on the thermomechanical behavior of flax fibers/ Elium acrylic composite: Experimental characterization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+                <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Nicole</w:t>
+                <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Budzinski</w:t>
+                <w:t xml:space="preserve">A. Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.29502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839358v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
+              <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215479v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t>
+                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lamari</w:t>
+                <w:t xml:space="preserve">Maureen Gerlei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Y.P. Allain</w:t>
+                <w:t xml:space="preserve">Hugo Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Perlade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (20), pp.3305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402164v1</w:t>
+                <w:t xml:space="preserve">hal-04799530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
+                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708185v1</w:t>
+                <w:t xml:space="preserve">hal-04708213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
+                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roizard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Chitralekha C.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (14), pp.8291-8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708205v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), pp.14148-14164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708197v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
+                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.155170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708213v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pierson</w:t>
+                <w:t xml:space="preserve">Identification method on the vibration properties of a periodic core sandwich: Thermal impact on the band gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463241249576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799530v1</w:t>
+                <w:t xml:space="preserve">hal-04708217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification method on the vibration properties of a periodic core sandwich: Thermal impact on the band gap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463241249576⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.4963-4976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708217v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the thermomechanical behavior of composite based on Elium acrylic resin, carbon nanotubes, and flax fibers: Experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.28597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+                <w:t xml:space="preserve">Sebastien Y.P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (7), pp.4963-4976. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708191v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Mouad Bouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malfois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243721v1</w:t>
+                <w:t xml:space="preserve">hal-03956008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meier-Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972001v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.683-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219691v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
+                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kervran</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shabanian</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meier-Haack</w:t>
+                <w:t xml:space="preserve">Cyril Noirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709514v1</w:t>
+                <w:t xml:space="preserve">hal-04219691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115935v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Bouita</w:t>
+                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Malfois</w:t>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (2), pp.225-232. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.126179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956008v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Royaud</w:t>
+                <w:t xml:space="preserve">M.R. Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+                <w:t xml:space="preserve">hal-03682320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773682v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.R. Saeb</w:t>
+                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682320v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142889v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
+                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bicy</w:t>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.125164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978491v1</w:t>
+                <w:t xml:space="preserve">hal-03773682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agrebi</w:t>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Letoffé</w:t>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813223v1</w:t>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t>
+                <w:t xml:space="preserve">On the Structural Peculiarities of Self-Reinforced Composite Materials Based on UHMWPE Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffe</w:t>
+                <w:t xml:space="preserve">Dmitry Zherebtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyus Chukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13091408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03586433v1</w:t>
+                <w:t xml:space="preserve">hal-04949014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Mamanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
+                <w:t xml:space="preserve">Kottathodi Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (41), pp.51208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059663v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structural Peculiarities of Self-Reinforced Composite Materials Based on UHMWPE Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Mamanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Zherebtsov</w:t>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyus Chukov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilya Larin</w:t>
+                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13091408⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.e00122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949014v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kottathodi Bicy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138 (41), pp.51208. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (8), pp.1473-1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405714v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t>
+                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lara</w:t>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Létoffé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mourer</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G'Sell</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.49889. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954975v1</w:t>
+                <w:t xml:space="preserve">hal-02948734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
+                <w:t xml:space="preserve">An easy and innovative one-step in situ synthesis strategy of silica nanoparticles decorated by graphene oxide particles through covalent linkages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+                <w:t xml:space="preserve">Aghiles Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Rachida Doufnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (12), pp.1250g4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948734v1</w:t>
+                <w:t xml:space="preserve">hal-04963377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and innovative one-step in situ synthesis strategy of silica nanoparticles decorated by graphene oxide particles through covalent linkages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghiles Bouibed</w:t>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Doufnoune</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian G'Sell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (12), pp.1250g4. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.49889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963377v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Structural Changes on the Fracture Behavior of Naturally Weathered Low-Density Polyethylene (LDPE) Films</w:t>
               </w:r>
@@ -4944,429 +4944,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Richard M. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444214v1</w:t>
+                <w:t xml:space="preserve">hal-02276605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godard</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977587v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t>
+              <w:t xml:space="preserve">, 2019, 164, pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276605v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Calorimetric Methods to Determine the Crosslinking Degree of the Ethylene-Co-Vinyl Acetate Polymer Used as a Photovoltaic Encapsulant</w:t>
               </w:r>
@@ -5391,64 +5391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -5512,51 +5512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Na-Montmorillonite–Polyamide Fiber/Polypropylene Hybrid Composite Prepared by Reactive Melt Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kerakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,103 +5724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO 2 /N 2 separation: Structure-morphology-properties relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.56-67. </w:t>
@@ -5871,77 +5871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to study the isothermal and non-isothermal crystallization kinetics of Poly(Ethylene Terephthalate) by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Hafsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6031,64 +6031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6128,471 +6128,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal behavior of PVDF/PMMA blends by differential scanning calorimetry and vibrational spectroscopies (Raman and Fourier-Transform Infrared)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martin</w:t>
+                <w:t xml:space="preserve">Marie Veitmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
+                <w:t xml:space="preserve">S. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957585v1</w:t>
+                <w:t xml:space="preserve">hal-01227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of PVDF/PMMA blends by differential scanning calorimetry and vibrational spectroscopies (Raman and Fourier-Transform Infrared)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructural characterization of poly (vinylidene fluoride)-clay nanocomposites prepared by a one-step reactive extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guilment</w:t>
+                <w:t xml:space="preserve">Fatma-Zohra Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixia Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafer Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza Cagiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/polyeng-2014-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01227888v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructural characterization of poly (vinylidene fluoride)-clay nanocomposites prepared by a one-step reactive extrusion process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lixia Rong</w:t>
+                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djafer Benachour</w:t>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esperanza Cagiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.181-190. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/polyeng-2014-0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963380v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Raman backscattered intensity used to analyze the micromechanisms of deformation of various polypropylene blends in situ during a uniaxial tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,204 +6684,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
+                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jumeau</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.776-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205837v1</w:t>
+                <w:t xml:space="preserve">hal-03612273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman correlation spectroscopy: A method studying physical properties of polystyrene by the means of multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,169 +6942,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
+                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">R. Jumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lahure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Article ID 720598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612273v1</w:t>
+                <w:t xml:space="preserve">hal-01205837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True intrinsic mechanical behaviour of semi-crystalline and amorphous polymers: Influences of volume deformation and cavities shape</w:t>
               </w:r>
@@ -7186,64 +7186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dimensional instabilities of laminated polypropylene films during heating treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7474,77 +7474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the crystalline phase orientation in uniaxially stretched polypropylene by Raman spectroscopy: Validation and use of a time-resolved measurement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,77 +7616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,90 +7741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of polypropylene deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,77 +8024,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO2/N2 separation : Structure-morphology-properties relationships (acte de congrès - 2 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8136,90 +8136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Raman d’une matrice polypropylène chimiquement modifiée et déformée pour l’élaboration d’un nanocomposite GNP/graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8255,295 +8255,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Shrinkage Study of Polypropylene Films Laminated on Steel-Influence of the Conformation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING - ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast (Northern Ireland), Ireland. pp.744-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612288v1</w:t>
+                <w:t xml:space="preserve">hal-03957546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage Study of Polypropylene Films Laminated on Steel-Influence of the Conformation Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING - ESAFORM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Belfast (Northern Ireland), Ireland. pp.744-749, </w:t>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, France. pp.815-819, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957546v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the molecular orientation of isotactic polypropylene</w:t>
               </w:r>
@@ -8555,64 +8555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACSS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8650,64 +8650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular orientation in isotactic polypropylene during uniaxial deformation by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,77 +8794,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1353, pp.815-819, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957521v1</w:t>
@@ -8960,90 +8960,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Spectroscopy Applied to Polymer Composites and Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2022-0-02206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9102,51 +9102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - In-situ microstructural measurements: coupling mechanical, dielectrical, thermal analysis with Raman spectroscopy for nanocomposites characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9373,51 +9373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for determining the local mechanical behaviour of a material test piece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,51 +9650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,51 +9768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,51 +10132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>