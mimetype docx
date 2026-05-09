--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -234,676 +234,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
+                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215479v1</w:t>
+                <w:t xml:space="preserve">hal-04985354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the periodic core sandwich structure: Shape of the vibration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Nicole</w:t>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Budzinski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.104434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839358v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Guira</w:t>
+                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Kerakra</w:t>
+                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272100v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the periodic core sandwich structure: Shape of the vibration modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Lisa Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104434⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266358v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Meriem Guira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+                <w:t xml:space="preserve">Samia Kerakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+                <w:t xml:space="preserve">Tayeb Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Habi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985354v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain rate and temperature on the thermomechanical behavior of flax fibers/ Elium acrylic composite: Experimental characterization and modeling</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Lekha C S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,758 +1151,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
+                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Gerlei</w:t>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pierson</w:t>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.155170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799530v1</w:t>
+                <w:t xml:space="preserve">hal-04708185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Gerlei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+                <w:t xml:space="preserve">Hugo Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (20), pp.3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708213v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitralekha C.S</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (14), pp.8291-8305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708197v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralekha C.S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (14), pp.8291-8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708205v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.155170. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), pp.14148-14164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708185v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification method on the vibration properties of a periodic core sandwich: Thermal impact on the band gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Lekha C S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3666,64 +3666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4189,51 +4189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Mamanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Letoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,265 +5480,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the tensile deformation micro-mechanisms of semi-crystalline poly(ethylene terephthalate) films using synchrotron radiation X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Na-Montmorillonite–Polyamide Fiber/Polypropylene Hybrid Composite Prepared by Reactive Melt Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kerakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Donnay</w:t>
+                <w:t xml:space="preserve">Said Bouhelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/3920524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940267v1</w:t>
+                <w:t xml:space="preserve">hal-04963372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Na-Montmorillonite–Polyamide Fiber/Polypropylene Hybrid Composite Prepared by Reactive Melt Mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Kerakra</w:t>
+                <w:t xml:space="preserve">In situ study of the tensile deformation micro-mechanisms of semi-crystalline poly(ethylene terephthalate) films using synchrotron radiation X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhelal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.268-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/3920524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963372v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO 2 /N 2 separation: Structure-morphology-properties relationships</w:t>
               </w:r>
@@ -5750,51 +5750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,2067 +5819,2079 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to study the isothermal and non-isothermal crystallization kinetics of Poly(Ethylene Terephthalate) by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Hafsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10965-016-0984-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing effects on the creep‐recovery behavior of blown extruded low density polyethylene film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133 (46), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.44209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of PVDF/PMMA blends by differential scanning calorimetry and vibrational spectroscopies (Raman and Fourier-Transform Infrared)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veitmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.120-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructural characterization of poly (vinylidene fluoride)-clay nanocomposites prepared by a one-step reactive extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixia Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djafer Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza Cagiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.181-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/polyeng-2014-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Raman backscattered intensity used to analyze the micromechanisms of deformation of various polypropylene blends in situ during a uniaxial tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (5), pp.369-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.4463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lahure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Article ID 720598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612273v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman correlation spectroscopy: A method studying physical properties of polystyrene by the means of multivariate analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Brun</w:t>
+                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.776-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866706v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Raman correlation spectroscopy: A method studying physical properties of polystyrene by the means of multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.Article ID 720598. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205837v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True intrinsic mechanical behaviour of semi-crystalline and amorphous polymers: Influences of volume deformation and cavities shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Addiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.126-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dimensional instabilities of laminated polypropylene films during heating treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (5), pp.3385-3395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.36450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88 (2), pp.618-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the crystalline phase orientation in uniaxially stretched polypropylene by Raman spectroscopy: Validation and use of a time-resolved measurement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (8), pp.1607-1616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.21944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, (in press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of polypropylene deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics Research Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spepro.003627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7889,284 +7901,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés vibratoires d'une poutre sandwich viscoélastique à cœur périodique : Effet de la température sur les Band Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO2/N2 separation : Structure-morphology-properties relationships (acte de congrès - 2 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Polyimides and High Performance Polymers &amp; Materials STEPI11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Raman d’une matrice polypropylène chimiquement modifiée et déformée pour l’élaboration d’un nanocomposite GNP/graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8188,589 +8200,589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage Study of Polypropylene Films Laminated on Steel-Influence of the Conformation Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING - ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, France. pp.815-819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957546v1</w:t>
+                <w:t xml:space="preserve">hal-03612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Shrinkage Study of Polypropylene Films Laminated on Steel-Influence of the Conformation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourson</w:t>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING - ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast (Northern Ireland), Ireland. pp.744-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612288v1</w:t>
+                <w:t xml:space="preserve">hal-03957546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the molecular orientation of isotactic polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACSS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular orientation in isotactic polypropylene during uniaxial deformation by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLYCHAR 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8780,163 +8792,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1353, pp.815-819, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8946,51 +8958,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Spectroscopy Applied to Polymer Composites and Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9015,70 +9027,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2022-0-02206-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9088,51 +9100,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - In-situ microstructural measurements: coupling mechanical, dielectrical, thermal analysis with Raman spectroscopy for nanocomposites characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9141,97 +9153,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabu Thomas, Nandakumar Kalarikkal and Ann Rose Abraham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.73-121, 2022, 978-0-12-820558-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820558-7.00017-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9241,248 +9253,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal matrix polymer derived ceramic composites, processes of production and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sv Kailas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Pariyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2022/194938 A1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for determining the local mechanical behaviour of a material test piece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2013054062 (A1). 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9492,383 +9504,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the exfoliation and functionalization of graphene from graphite flakes with plasma discharge in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed discharge plasma for graphite exfoliation in liquid nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9878,114 +9890,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements thermomécaniques de polymères chargés selon différents chemins de déformation et traitements thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009INPL064N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10132,51 +10144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GC2JG34-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>