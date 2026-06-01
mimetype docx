--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7664 +234,7798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
+                <w:t xml:space="preserve">Mechanical properties of PVDF electrospun single fibre studied by Brillouin microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Rafael Jiménez Riobóo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+                <w:t xml:space="preserve">Sébastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (8), pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-026-06441-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985354v1</w:t>
+                <w:t xml:space="preserve">hal-05620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the periodic core sandwich structure: Shape of the vibration modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104434⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266358v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the periodic core sandwich structure: Shape of the vibration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.104434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215479v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
+                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guibert</w:t>
+                <w:t xml:space="preserve">Meriem Guira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+                <w:t xml:space="preserve">Samia Kerakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Nicole</w:t>
+                <w:t xml:space="preserve">Tayeb Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Budzinski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Habi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839358v1</w:t>
+                <w:t xml:space="preserve">hal-05272100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt mixing activated Zn-BDC MOF for sustainable packaging: enhancing barrier properties in PLA/PCL nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance mixed matrix membranes with very-high ZIF-8 loading for efficient CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Guira</w:t>
+                <w:t xml:space="preserve">Thomas Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Kerakra</w:t>
+                <w:t xml:space="preserve">Maria Valentina Velasco Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-11490-5⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 336, pp.128858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272100v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate and temperature on the thermomechanical behavior of flax fibers/ Elium acrylic composite: Experimental characterization and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Customizable patterned membranes for cardiac tissue engineering: A model-assisted design method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
+                <w:t xml:space="preserve">Lisa Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benelfellah</w:t>
+                <w:t xml:space="preserve">Julia Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ponçot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.29502⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906839v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Influence of strain rate and temperature on the thermomechanical behavior of flax fibers/ Elium acrylic composite: Experimental characterization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+                <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">A. Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.29502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446976v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.155170. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708185v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
+                <w:t xml:space="preserve">Viscoelastic and rheokinetic behaviour of cellulose nanofiber/ cloisite 30B hybrid nanofiller reinforced epoxy nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Gerlei</w:t>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pierson</w:t>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.155170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799530v1</w:t>
+                <w:t xml:space="preserve">hal-04708185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralekha C.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (14), pp.8291-8305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+                <w:t xml:space="preserve">Chemical composition and crystallization behavior of oil and fat blends for spreadable fat applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Gerlei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
+                <w:t xml:space="preserve">Hugo Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roizard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (20), pp.3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13203305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708205v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification method on the vibration properties of a periodic core sandwich: Thermal impact on the band gap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huchard</w:t>
+                <w:t xml:space="preserve">New Copolymer Architecture for Mixed Matrix Membranes with High Loadings of ZIF-8 for Enhanced CO 2 Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), pp.14148-14164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463241249576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708217v1</w:t>
+                <w:t xml:space="preserve">hal-04708205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification method on the vibration properties of a periodic core sandwich: Thermal impact on the band gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (7), pp.4963-4976. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463241249576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708191v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermomechanical behavior of composite based on Elium acrylic resin, carbon nanotubes, and flax fibers: Experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.28597⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.4963-4976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590137v1</w:t>
+                <w:t xml:space="preserve">hal-04708191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Y.P. Allain</w:t>
+                <w:t xml:space="preserve">Study of the thermomechanical behavior of composite based on Elium acrylic resin, carbon nanotubes, and flax fibers: Experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koumba Mendoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matadi Boumbimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.28597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402164v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Bouita</w:t>
+                <w:t xml:space="preserve">Sebastien Y.P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956008v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kervran</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shabanian</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Cyril Noirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meier-Haack</w:t>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709514v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Bouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malfois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54 (6), pp.683-690. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115935v1</w:t>
+                <w:t xml:space="preserve">hal-03956008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poncot</w:t>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meier-Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219691v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.105-118. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.683-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972001v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicy Kottathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 283, pp.126179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ponçot</w:t>
+                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Saeb</w:t>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.109995. </w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682320v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142889v1</w:t>
+                <w:t xml:space="preserve">hal-03682320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978491v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agrebi</w:t>
+                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Letoffé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Ayadi</w:t>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813223v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Solimando</w:t>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Babin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danielle Barth</w:t>
+                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773682v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Royaud</w:t>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.125164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structural Peculiarities of Self-Reinforced Composite Materials Based on UHMWPE Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Zherebtsov</w:t>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyus Chukov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilya Larin</w:t>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13091408⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949014v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kottathodi Bicy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
+                <w:t xml:space="preserve">Aziz Mamanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.e00122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405714v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Structural Peculiarities of Self-Reinforced Composite Materials Based on UHMWPE Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Dmitry Zherebtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
+                <w:t xml:space="preserve">Dilyus Chukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13091408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059663v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Kottathodi Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (8), pp.1473-1485. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (41), pp.51208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03586433v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
+                <w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+                <w:t xml:space="preserve">Adrien Letoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (8), pp.1473-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948734v1</w:t>
+                <w:t xml:space="preserve">obspm-03586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy and innovative one-step in situ synthesis strategy of silica nanoparticles decorated by graphene oxide particles through covalent linkages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Doufnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (12), pp.1250g4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lara</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Létoffé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian G'Sell</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954975v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Structural Changes on the Fracture Behavior of Naturally Weathered Low-Density Polyethylene (LDPE) Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Fouad Chabira</w:t>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadj Aissa Benhorma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Christian G'Sell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222348.2019.1565126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.49889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948970v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Impact of the Structural Changes on the Fracture Behavior of Naturally Weathered Low-Density Polyethylene (LDPE) Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Fouad Chabira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Aissa Benhorma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Laine</w:t>
+                <w:t xml:space="preserve">Jean Marie Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Olivier Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.400-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222348.2019.1565126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276605v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444214v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godard</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977587v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Calorimetric Methods to Determine the Crosslinking Degree of the Ethylene-Co-Vinyl Acetate Polymer Used as a Photovoltaic Encapsulant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ogier</w:t>
+                <w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Santiago García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.24335⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485531v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Na-Montmorillonite–Polyamide Fiber/Polypropylene Hybrid Composite Prepared by Reactive Melt Mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Kerakra</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Calorimetric Methods to Determine the Crosslinking Degree of the Ethylene-Co-Vinyl Acetate Polymer Used as a Photovoltaic Encapsulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhelal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/3920524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963372v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the tensile deformation micro-mechanisms of semi-crystalline poly(ethylene terephthalate) films using synchrotron radiation X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.268-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO 2 /N 2 separation: Structure-morphology-properties relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Na-Montmorillonite–Polyamide Fiber/Polypropylene Hybrid Composite Prepared by Reactive Melt Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kerakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/3920524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02056831v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to study the isothermal and non-isothermal crystallization kinetics of Poly(Ethylene Terephthalate) by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO 2 /N 2 separation: Structure-morphology-properties relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ben Hafsia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Dahoun</w:t>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-016-0984-7⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430360v1</w:t>
+                <w:t xml:space="preserve">hal-02056831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effects on the creep‐recovery behavior of blown extruded low density polyethylene film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to study the isothermal and non-isothermal crystallization kinetics of Poly(Ethylene Terephthalate) by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Hafsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benmiloud</w:t>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sebaa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.44209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-0984-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04963374v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of PVDF/PMMA blends by differential scanning calorimetry and vibrational spectroscopies (Raman and Fourier-Transform Infrared)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing effects on the creep‐recovery behavior of blown extruded low density polyethylene film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sebaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Veitmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chabira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.44209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227888v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructural characterization of poly (vinylidene fluoride)-clay nanocomposites prepared by a one-step reactive extrusion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of PVDF/PMMA blends by differential scanning calorimetry and vibrational spectroscopies (Raman and Fourier-Transform Infrared)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veitmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma-Zohra Benabid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">J. Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/polyeng-2014-0113⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963380v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructural characterization of poly (vinylidene fluoride)-clay nanocomposites prepared by a one-step reactive extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixia Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafer Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza Cagiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.181-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/polyeng-2014-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957585v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Raman backscattered intensity used to analyze the micromechanisms of deformation of various polypropylene blends in situ during a uniaxial tensile test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4463⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296976v1</w:t>
+                <w:t xml:space="preserve">hal-03957585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the Raman backscattered intensity used to analyze the micromechanisms of deformation of various polypropylene blends in situ during a uniaxial tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jumeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205837v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of LDPE grades focusing on specific CH2 Raman vibration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lahure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (5), pp.776-784. </w:t>
+              <w:t xml:space="preserve">International Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Article ID 720598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/720598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612273v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman correlation spectroscopy: A method studying physical properties of polystyrene by the means of multivariate analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the uniaxial tension of isotactic polypropylene: a global overview of microstructural deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">J.M. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 128, pp.77-82. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.776-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866706v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True intrinsic mechanical behaviour of semi-crystalline and amorphous polymers: Influences of volume deformation and cavities shape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman correlation spectroscopy: A method studying physical properties of polystyrene by the means of multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Addiego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+                <w:t xml:space="preserve">N. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.126-139. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296898v1</w:t>
+                <w:t xml:space="preserve">hal-00866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dimensional instabilities of laminated polypropylene films during heating treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hiver</w:t>
+                <w:t xml:space="preserve">True intrinsic mechanical behaviour of semi-crystalline and amorphous polymers: Influences of volume deformation and cavities shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dahoun</w:t>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125 (5), pp.3385-3395. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.126-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.36450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612282v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the dimensional instabilities of laminated polypropylene films during heating treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.Y. Zhang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (5), pp.3385-3395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.36450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196051v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the crystalline phase orientation in uniaxially stretched polypropylene by Raman spectroscopy: Validation and use of a time-resolved measurement method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+                <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (8), pp.1607-1616. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (2), pp.618-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.21944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612294v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrude</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the crystalline phase orientation in uniaxially stretched polypropylene by Raman spectroscopy: Validation and use of a time-resolved measurement method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (8), pp.1607-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596311v1</w:t>
+                <w:t xml:space="preserve">hal-03612294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, (in press)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of polypropylene deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics Research Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spepro.003627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7901,888 +8035,888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés vibratoires d'une poutre sandwich viscoélastique à cœur périodique : Effet de la température sur les Band Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO2/N2 separation : Structure-morphology-properties relationships (acte de congrès - 2 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Polyimides and High Performance Polymers &amp; Materials STEPI11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Raman d’une matrice polypropylène chimiquement modifiée et déformée pour l’élaboration d’un nanocomposite GNP/graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, France. pp.815-819, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage Study of Polypropylene Films Laminated on Steel-Influence of the Conformation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING - ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast (Northern Ireland), Ireland. pp.744-749, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Raman spectroscopy measurements to study the molecular orientation of isotactic polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACSS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular orientation in isotactic polypropylene during uniaxial deformation by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLYCHAR 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8792,163 +8926,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1353, pp.815-819, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8958,139 +9092,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Spectroscopy Applied to Polymer Composites and Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2022-0-02206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9100,150 +9234,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - In-situ microstructural measurements: coupling mechanical, dielectrical, thermal analysis with Raman spectroscopy for nanocomposites characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabu Thomas, Nandakumar Kalarikkal and Ann Rose Abraham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.73-121, 2022, 978-0-12-820558-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820558-7.00017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9253,248 +9387,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal matrix polymer derived ceramic composites, processes of production and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sv Kailas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Pariyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2022/194938 A1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for determining the local mechanical behaviour of a material test piece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2013054062 (A1). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9504,383 +9638,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation plastique en traction et cisaillement de PET amorphe extrudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the exfoliation and functionalization of graphene from graphite flakes with plasma discharge in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed discharge plasma for graphite exfoliation in liquid nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9890,114 +10024,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements thermomécaniques de polymères chargés selon différents chemins de déformation et traitements thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL064N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10144,51 +10278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GC2JG34-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez Riob&#243;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-026-06441-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104434" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kerakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouarroudj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11490-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arzoumanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Velasco Rueda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benelfellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13203305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01437" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241249576" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zherebtsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyus Chukov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Larin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091408" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Bouibed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Doufnoune" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6800" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Fouad Chabira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Aissa Benhorma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Hiver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2019.1565126" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ogier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhelal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3920524" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GC2JG34-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430360v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Hafsia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0984-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmiloud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44209" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXRDZ1ZG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veitmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devismes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S15FRS8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Benabid" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Rong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza Cagiao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2014-0113" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205837v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/720598" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.07.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWFS935-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.07.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21944" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1N8PFVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spepro.003627" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823009v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642600v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-02206-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956222v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820558-7.00017-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709494v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Toth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Kailas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pariyar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089178v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahoun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pon&#231;ot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL064N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>