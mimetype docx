--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1890,230 +1890,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Algorithm for the Topology of Singular Plane Curves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">Clustering Complex Zeros of Triangular System of Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCG 2019 - 35th European Workshop on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">CASC 2019 - 21st International Workshop on Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294028v1</w:t>
+                <w:t xml:space="preserve">hal-01825708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Complex Zeros of Triangular System of Polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Imbach</w:t>
+                <w:t xml:space="preserve">Numerical Algorithm for the Topology of Singular Plane Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Krait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chee Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASC 2019 - 21st International Workshop on Computer Algebra in Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">EuroCG 2019 - 35th European Workshop on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825708v3</w:t>
+                <w:t xml:space="preserve">hal-02294028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Computation of the Singularities of the Projection in R3 of a Generic Surface of R4</w:t>
               </w:r>
@@ -4292,211 +4292,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate Triangular Decompositions in the Presence of Asymptotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+                <w:t xml:space="preserve">Numeric certified algorithm for the topology of resultant and discriminant curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Imbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8653, Inria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200802v1</w:t>
+                <w:t xml:space="preserve">hal-01093040v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numeric certified algorithm for the topology of resultant and discriminant curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">Bivariate Triangular Decompositions in the Presence of Asymptotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8653, Inria. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093040v3</w:t>
+                <w:t xml:space="preserve">hal-01200802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved algorithms for solving bivariate systems via Rational Univariate Representations</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
+                <w:t xml:space="preserve">Separating linear forms for bivariate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -4657,73 +4657,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8262, INRIA. 2013, pp.26</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8261, INRIA. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802698v2</w:t>
+                <w:t xml:space="preserve">hal-00802693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silhouette of a random polytope</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating linear forms for bivariate systems</w:t>
+                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -4867,73 +4867,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8261, INRIA. 2013, pp.20</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8262, INRIA. 2013, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802693v2</w:t>
+                <w:t xml:space="preserve">hal-00802698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet_fitting_3: A Generic C++ Package for Estimating the Differential Properties on Sampled Surfaces via Polynomial Fitting</w:t>
               </w:r>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-San Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwei Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Imbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Yap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00482-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.03.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1404582" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195905001816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.59" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Herath Mudiyanselage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825708v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820353v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093040v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114767v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802698v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802693v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123501v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03706282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-San Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwei Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Imbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Yap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00482-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.03.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1404582" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195905001816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.59" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Herath Mudiyanselage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825708v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02406758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820353v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093040v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114767v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802693v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802698v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123501v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03706282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>