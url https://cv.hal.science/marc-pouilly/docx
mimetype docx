--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>