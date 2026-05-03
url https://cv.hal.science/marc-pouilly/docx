--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>