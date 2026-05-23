--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Pouilly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Biologie, université de Lyon (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, université Pierre et Marie Curie, Paris (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche Institut de Recherche pour le Développement (IRD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques (BOREA - MNHN, IRD, CNRS, SU, UniCaen, UA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pouilly@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Tél. 06 69 05 10 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Biologie des Organismes et Ecosystèmes Aquatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61 rue Buffon, 75005 PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisé en écologie aquatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ichtyologie et biodiversité aquatique : étude des relations habitat-poissons, stratégie biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Débits Ecologiques : méthodes d’évaluation et de gestion des impacts des ouvrages hydrauliques sur le fonctionnement des cours d’eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Ecologie isotopique et biogéochimie: réseaux trophiques, marqueur microchimique des migrations de poisson, mécanismes d’amplification et de transfert du mercure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Lyon (1989-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guinée : Centre des pêches de Conakry (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USA : Université de Cornell, NY (1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSA La Paz (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard - Lyon 1 (2000-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bolivie : Université UMSS Cochabamba (2004-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de projets scientifiques (3 principaux récents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2016- Les bivalves comme bio-indicateurs des variations hydrochimiques dans les rivières amazoniennes (projet CNRS-PEPS Blanc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2013-2016- Impact des changements climatiques sur les ressources hydrologiques et hydrobiologiques et leur gestion dans la région semi-aride du Chaco en Bolivie (financement Total)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2010-2013- Marqueurs biogéochimiques des migrations des poissons d'eau douce en Amazonie (projet blanc Fondation de la recherche sur la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements théoriques et pratiques (niveaux master et doctorat) : Ecologie des communautés, Initiation à l’écologie statistique, Débits écologiques, Ecologie Isotopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises : auprès des gouvernements (Pérou, Bolivie) et des ONG (WWF, IUCN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisations scientifiques (voir ‘marc pouilly’ sur Google Scholar et ResearchGate)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 37 articles dans des revues à comité de lecture ; &amp;gt;1650 citations ; Indice h &amp;gt; 19 (Google Scholar juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Editeur scientifique de 3 monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Lazzaro X., Point D. & Aguirre M. (Eds.). 2014. Línea base de conocimientos sobre los recursos hidrológicos e hidrobiológicos en el sistema TDPS con enfoque en la cuenca del Lago Titicaca. IRD - UICN, Quito, Ecuador, 320 pp. ISBN nº 978-99974-41-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Damme P.A., Maldonado M., Pouilly M. & Doria C.R.C. (Eds.) 2012. Aguas del Iténez-Guaporé. Recursos hidrobiológicos de un patrimonio binacional (Bolivia-Brasil). Editorial Inia, Cochabamba, Bolivia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouilly M., Beck S., Ibañez C. & Moraes M. (Eds.) 2004. Diversidad biológica en la Llanura de inundación del río Mamoré: Importancia ecológica de la dinámica fluvial. Fundación Simon I. Patiño, Sta Cruz, Bolivia.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith Sr/Ca ratio complements Sr isotopes to reveal fish migration in large basins with heterogeneous geochemical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pisonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variacion de la amplitud del nicho isotopico de tres especies de peces en un gradiente de disponibilidad de recursos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia en Bolivia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological history of Middle Holocene environmental change from fish proxies at the Monte Castelo archaeological shell mound, Southwestern Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtle Pearl Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Zimpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1606-1621. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620941108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotopes ( 87 Sr / 86 Sr ) reveal the life history of freshwater migratory fishes in the La Plata Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.1985-2000. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of freshwater fish species of the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bigorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Maldonado-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking continental natal homing in goliath catfish from the upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (2), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial traceability of Arapaima spp. fisheries in the Amazon basin : can biogeochemical tags be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (8), pp.1781-1797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1781-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal oxygen isotope variations in freshwater bivalve shells as recorders of Amazonian rivers hydrogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2019.1666120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the migratory patterns of the Amazonian goliath catfish, Brachyplatystoma platynemum , using otolith 87 Sr/ 86 Sr analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina R.C. Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea García-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic seasonality, hydrological variability, and geomorphology shape fish assemblage structure in a subtropical floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Scarabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Danilo Demonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02558025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Amazonian natal homing in giant catfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic opportunism of central Amazon floodplain fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E C Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (8), pp.1659-1670. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin of Amazonian freshwater fishes fingerprinted by Sr-87/Sr-86 ratios on fish otoliths and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sondag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.8980-8987. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500071w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous mercury isotopic compositions of fish and human hair in the Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hintelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (23), pp.8985-8990. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9019518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00452959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiphodon mele n. sp., a new species of freshwater goby from Vanuatu and New Caledonia (Teleostei, Gobiidae, Sicydiinae), and comments about amphidromy and regional dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting species by reproductive isolation: the genetic structure of epigean and hypogean Trichomycterus spp. (Teleostei, Siluriformes) in the restricted area of Torotoro (Upper Amazon, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-007-9142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct river 87/86Sr variations using freshwater mussel geochemistry ? : first insight using femto-Laser MC-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Amazonian bivalve shells as archive of river hydrogeochemistry variations, insight from oxygen isotopes [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 87/86Sr analyses in freshwater mussels : time-series and cartography using femto-laser MC-ICP-MS [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.C. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. 1 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libro de resúmenes - Livro de resumos - Abstract book : II Workshop Latinoamericano de otolitos y otras estructuras calcificadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Volpedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Queiroz de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Latinoamericano de Otolitos y Otras Estructuras Calcificadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Buenos Aires, Argentina. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ichtyologie amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-67, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo 2006 Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MNHN. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pouilly@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Avigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Domanico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01074-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pugliese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtle Pearl Shock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Zimpel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620941108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02950788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S&#225;nchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bigorne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maldonado-Ocampo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0436-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Hauser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duponchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvajal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1781-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2019.1666120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.C. Doria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Garc&#237;a-Vasquez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Scarabotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danilo Demonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E C Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GSKKSB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500071w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00452959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hintelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9019518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Miranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9142-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MC4WKR4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lazareth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C. Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volpedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avigliano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queiroz de Albuquerque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freitas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>