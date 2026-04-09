--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -156,5596 +156,5596 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toujours plus vite, tiré par le vent !</w:t>
+                <w:t xml:space="preserve">Flying shape and aerodynamics of a full-scale flexible Olympic windsurf sail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202580028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (01), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2026.11.1.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070374v1</w:t>
+                <w:t xml:space="preserve">hal-05564700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">Toujours plus vite, tiré par le vent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202580028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352818v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin-Helmholtz instability and formation of viscous solitons on highly viscous liquids</w:t>
+                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aulnette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.014003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.014003⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857910v1</w:t>
+                <w:t xml:space="preserve">hal-04352818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torricelli's curtain: Morphology of horizontal laminar jets under gravity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin-Helmholtz instability and formation of viscous solitons on highly viscous liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paternoster</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M. Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil M. M Ribe</w:t>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.062116. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.014003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0055974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278877v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kelvin–Helmholtz instability, a useful model for wind-wave generation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Torricelli's curtain: Morphology of horizontal laminar jets under gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tramis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin-Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. M Ribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.31⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.062116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897009v1</w:t>
+                <w:t xml:space="preserve">hal-03278877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a weak current on wind-generated waves in the wrinkle regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kelvin–Helmholtz instability, a useful model for wind-wave generation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.489-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273645v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Three-dimensional motion of particles in a shear flow near a rough wall”</w:t>
+                <w:t xml:space="preserve">Effect of a weak current on wind-generated waves in the wrinkle regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Feuillebois</w:t>
+                <w:t xml:space="preserve">C. Nové-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+                <w:t xml:space="preserve">S. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Mana</w:t>
+                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ricciardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Monier</w:t>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470447v1</w:t>
+                <w:t xml:space="preserve">hal-03273645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 873, pp.1020-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865028v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Three-dimensional motion of particles in a shear flow near a rough wall”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323121v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695476v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.2010 - 2011</w:t>
+              <w:t xml:space="preserve">, 2017, pp.2010-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582953v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick B. Bot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2010 - 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410405v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paquier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865447v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ricciardi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien D. Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.69-95. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558474v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick B. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien D. Deparday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Goulven Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (23), pp.234501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.234501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379626v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936395⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865442v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (12), pp.122103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009928v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865426v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865420v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864022v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.214503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353008v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.214503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.214503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865403v1</w:t>
+                <w:t xml:space="preserve">hal-04353008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Jean Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112010003733⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865412v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of grain ejection by sphere impact on a granular bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Deboeuf</w:t>
+                <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gondret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.041306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 666, pp.5-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112010003733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865152v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition by Intermittency in Granular Matter: From Discontinuous Avalanches to Continuous Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fischer</w:t>
+                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gondret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Kévin Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (12), pp.128002. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (6), pp.1021-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.128002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865213v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Salsac</w:t>
+                <w:t xml:space="preserve">Dynamics of grain ejection by sphere impact on a granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.041306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.041306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03865430v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transition by Intermittency in Granular Matter: From Discontinuous Avalanches to Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-007-0410-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (12), pp.128002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.128002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01874185v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dry granular avalanches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Messio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021302⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.519 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-007-0410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865208v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation dynamics of water-immersed granular avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Dynamics of dry granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Rabaud</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112007004697⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), pp.021302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865190v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of erosion and avalanche for an inclined granular bed sheared by a continuous laminar flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Relaxation dynamics of water-immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Doppler</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2109747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 577, pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865322v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaying grid-generated turbulence in a rotating tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2046710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous Velocity Profiles during Granular Avalanches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Onset of erosion and avalanche for an inclined granular bed sheared by a continuous laminar flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.048003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.103304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865134v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques interfaciales dans l'instabilité de l'imprimeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Instantaneous Velocity Profiles during Granular Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:01994001906065900⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (4), pp.048003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.048003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04403748v1</w:t>
+                <w:t xml:space="preserve">hal-03865134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the shear layer instability between two counter-rotating disks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamiques interfaciales dans l'instabilité de l'imprimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.659-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:01994001906065900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112004008833⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179981v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular Avalanches in Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the shear layer instability between two counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Thomas Pasutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 507, pp.175-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004008833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133224v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability patterns between counter-rotating disks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Granular Avalanches in Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.281-288</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.044301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331064v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical Kelvin-Helmholtz Instability in a Hele-Shaw Cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Instability patterns between counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pasutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.281-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.234502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865350v1</w:t>
+                <w:t xml:space="preserve">hal-00331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall effects on granular heap stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Subcritical Kelvin-Helmholtz Instability in a Hele-Shaw Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (23), pp.234502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.234502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133223v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Wall effects on granular heap stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.492-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03865238v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (9), pp.S7-S7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-0257(01)00165-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401194v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap size effects for the Kelvin-Helmholtz instability in a Hele-Shaw cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Meignin</w:t>
+                <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varela López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103 (2-3), pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0257(01)00165-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865337v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal instabilities in a curved rectangular duct of small aspect ratio</w:t>
+                <w:t xml:space="preserve">Gap size effects for the Kelvin-Helmholtz instability in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">L. Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (2), pp.026308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1400136#⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865275v1</w:t>
+                <w:t xml:space="preserve">hal-03865337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric propagating vortices in the flow between a stationary and a rotating disk enclosed by a cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Centrifugal instabilities in a curved rectangular duct of small aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112099004346⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (10), pp.2831-2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1400136#⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03865263v1</w:t>
+                <w:t xml:space="preserve">hal-03865275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of a Nonlinear Transition from Convective to Absolute Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82 (7), pp.1442-1445. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.1442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-number selection and parity-breaking bifurcation in directional viscous fingering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Axisymmetric propagating vortices in the flow between a stationary and a rotating disk enclosed by a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 386, pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112099004346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04398693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motions of anisotropic particles: Application to visualization of three-dimensional flows</w:t>
+                <w:t xml:space="preserve">Wave-number selection and parity-breaking bifurcation in directional viscous fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ludovic Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahé Ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.869736⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (1), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865247v1</w:t>
+                <w:t xml:space="preserve">hal-04398693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Motions of anisotropic particles: Application to visualization of three-dimensional flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
+              <w:t xml:space="preserve">, 1998, 10 (9), pp.2147-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.869736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865312v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear instability of two-fluid parallel flow in a Hele–Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (11), pp.3267-3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5773,1655 +5773,1656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities of the upstream meniscus in directional viscous fingering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michalland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Couder</w:t>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112096001942⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865395v1</w:t>
+                <w:t xml:space="preserve">hal-03865312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase dynamics near a parity-breaking instability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilities of the upstream meniscus in directional viscous fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter-Jan Rappel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Michalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.49.R3576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 312, pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112096001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865227v1</w:t>
+                <w:t xml:space="preserve">hal-03865395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gravity on stable Saffman-Taylor fingers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phase dynamics near a parity-breaking instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter-Jan Rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 48 (2), pp.1066-1072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1066⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 49 (5), pp.R3576-R3579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.49.R3576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865069v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to Chaos by Spatio-Temporal Intermittency in Directional Viscous Fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 22 (1), pp.17-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/22/1/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bifurcations in directional viscous fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fourtune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 47 (3), pp.1727-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.1727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized phenomena during spatio-temporal intermittency in directional viscous fingering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Effect of gravity on stable Saffman-Taylor fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0167-2789(92)90162-G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (2), pp.1066-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03865362v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Michalland</w:t>
+                <w:t xml:space="preserve">Localized phenomena during spatio-temporal intermittency in directional viscous fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 61 (1-4), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-2789(92)90162-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401058v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (2), pp.253-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557000v1</w:t>
+                <w:t xml:space="preserve">hal-04401058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATISTICAL PROPERTIES OF FRACTAL DENDRITES AND ANISOTROPIC DIFFUSION-LIMITED AGGREGATES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.3499⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 66 (18), pp.2332-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557002v1</w:t>
+                <w:t xml:space="preserve">hal-01557000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical regimes of directional viscous fingering: Spatiotemporal chaos and wave propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">STATISTICAL PROPERTIES OF FRACTAL DENDRITES AND ANISOTROPIC DIFFUSION-LIMITED AGGREGATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.64.184⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 42 (6), pp.3499-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.3499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401021v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saffman–Taylor instability: From the linear to the circular geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamical regimes of directional viscous fingering: Spatiotemporal chaos and wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 64 (2), pp.184-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.64.184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.857493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401009v1</w:t>
+                <w:t xml:space="preserve">hal-04401021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering The Analytical Saffman-Taylor Finger In Unstable Viscous Fingering And Diffusion-Limited Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 63 (9), pp.984-987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.63.984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hydrodynamics of soap films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">The Saffman–Taylor instability: From the linear to the circular geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 1 (2), pp.224-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.857493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-2789(89)90144-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03865096v1</w:t>
+                <w:t xml:space="preserve">hal-04401009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">On the hydrodynamics of soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
+                <w:t xml:space="preserve">J.M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 187, pp.115-140. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 37 (1-3), pp.384-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0167-2789(89)90144-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865112v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and stability of anomalous Saffman-Taylor fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7462,228 +7463,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow fingers in the Saffman-Taylor instability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">J. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.34.5175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 187, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864149v1</w:t>
+                <w:t xml:space="preserve">hal-03865112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narrow fingers in the Saffman-Taylor instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 34 (6), pp.5175-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.34.5175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A shear-flow instability in a circular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 136 (-1), pp.291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112083002177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7693,2092 +7823,2092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-wave formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple instabilities and transition to turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin et les vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nové-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406466v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407625v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed diagram of fast foiling sailboat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Innovation in High Performance Sailing Yach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed diagram of a fast foiling sailboat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV’SAIL 2020 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Gothenburg (online conference), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind sustained viscous solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ICTAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When wind-waves become solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons visqueux générés par le vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22th CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Annapolis, United States. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'un jet liquide sortant d'un tube horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tramis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403829v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403854v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the anisotropy in decaying rotating turbulence with confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'avalanches sous-marines en cellule de Hele-Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la déformation d'une surface libre par analyse du déplacement apparent d'un motif aléatoire de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Controlled Growth Phenomena: From Smooth Interfaces to Fractal Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth and Forms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Ben Amar, P. Pelcé and P. Tabeling, 1991, Paris, France. pp.297-315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4684-1357-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9788,145 +9918,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Formation and Drop Emission in a Hele-Shaw Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Nonlinear Waves in Multi-Phase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Notre Dame, United States. 57, Springer Netherlands, pp.105-116, 2000, Fluid Mechanics and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-1996-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9936,139 +10066,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impermanence du monde: La physique de l'éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2080255266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10078,684 +10208,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines de Sciences 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Pommier, pp.1-26, 2005, 2-74650247-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines de Sciences IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Pommier, pp.1-33, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape of Stationary and Travelling Cells in the Printer’s Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilities and Nonequilibrium Structures III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.217-223, 1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-011-3442-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Pattern Growth: From Smooth Interfaces to Fractal Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnéodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225, Springer US, pp.481-486, 1990, NATO ASI Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403776v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Printer’s Instability: The Dynamical Regimes of Directional Viscous Fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 225, Springer US, pp.487-497, 1990, NATO ASI Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Growth: From Smooth Interfaces to Fractal Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_48⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, Springer US, pp.327-337, 1990, NATO ASI Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404017v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10823,51 +10953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68988FDB"/>
+    <w:nsid w:val="48661A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11054,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>