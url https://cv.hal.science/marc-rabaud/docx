--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -987,395 +987,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
+                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323121v1</w:t>
+                <w:t xml:space="preserve">hal-03865028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Three-dimensional motion of particles in a shear flow near a rough wall”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Feuillebois</w:t>
+                <w:t xml:space="preserve">Laurent Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, pp.29-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aulnette</w:t>
+                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 873, pp.1020-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865028v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
               </w:r>
@@ -1605,567 +1605,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gensdarmes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558474v1</w:t>
+                <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick B. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien D. Deparday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Alessandro Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (23), pp.234501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.234501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379626v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick B. Bot</w:t>
+                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien D. Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.234501⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410405v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.69-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,118 +2219,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
+                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864022v1</w:t>
+                <w:t xml:space="preserve">hal-04009928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
               </w:r>
@@ -2401,209 +2401,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009928v1</w:t>
+                <w:t xml:space="preserve">hal-03865420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865420v1</w:t>
+                <w:t xml:space="preserve">hal-03864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
               </w:r>
@@ -2908,351 +2908,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of grain ejection by sphere impact on a granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Salsac</w:t>
+                <w:t xml:space="preserve">S. Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.041306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.041306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865430v1</w:t>
+                <w:t xml:space="preserve">hal-03865152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of grain ejection by sphere impact on a granular bed</w:t>
+                <w:t xml:space="preserve">Transition by Intermittency in Granular Matter: From Discontinuous Avalanches to Continuous Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deboeuf</w:t>
+                <w:t xml:space="preserve">Raphaël Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gondret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (4), pp.041306. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (12), pp.128002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.041306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.128002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865152v1</w:t>
+                <w:t xml:space="preserve">hal-03865213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition by Intermittency in Granular Matter: From Discontinuous Avalanches to Continuous Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Kévin Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (6), pp.1021-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.128002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865213v1</w:t>
+                <w:t xml:space="preserve">hal-03865430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
               </w:r>
@@ -3367,64 +3367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dry granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics of water-immersed granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,304 +3608,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaying grid-generated turbulence in a rotating tank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Onset of erosion and avalanche for an inclined granular bed sheared by a continuous laminar flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2046710⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.103304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865435v1</w:t>
+                <w:t xml:space="preserve">hal-03865322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of erosion and avalanche for an inclined granular bed sheared by a continuous laminar flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Doppler</w:t>
+                <w:t xml:space="preserve">Decaying grid-generated turbulence in a rotating tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (10), pp.103304. </w:t>
+              <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2109747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2046710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865322v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Velocity Profiles during Granular Avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular Avalanches in Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,498 +4394,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical Kelvin-Helmholtz Instability in a Hele-Shaw Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Wall effects on granular heap stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.492-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865350v1</w:t>
+                <w:t xml:space="preserve">hal-00133223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall effects on granular heap stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Subcritical Kelvin-Helmholtz Instability in a Hele-Shaw Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (23), pp.234502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.234502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133223v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
+                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (9), pp.S7-S7. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401186v1</w:t>
+                <w:t xml:space="preserve">hal-03865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
+                <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (9), pp.S7-S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03865238v1</w:t>
+                <w:t xml:space="preserve">hal-04401186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
               </w:r>
@@ -5000,77 +5000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap size effects for the Kelvin-Helmholtz instability in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal instabilities in a curved rectangular duct of small aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,260 +5228,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of a Nonlinear Transition from Convective to Absolute Instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Axisymmetric propagating vortices in the flow between a stationary and a rotating disk enclosed by a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 386, pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112099004346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.1442⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865288v1</w:t>
+                <w:t xml:space="preserve">hal-03865263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric propagating vortices in the flow between a stationary and a rotating disk enclosed by a cylinder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence of a Nonlinear Transition from Convective to Absolute Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112099004346⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (7), pp.1442-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865263v1</w:t>
+                <w:t xml:space="preserve">hal-03865288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-number selection and parity-breaking bifurcation in directional viscous fingering</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motions of anisotropic particles: Application to visualization of three-dimensional flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5682,248 +5682,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear instability of two-fluid parallel flow in a Hele–Shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (11), pp.3267-3274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.869441⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865297v1</w:t>
+                <w:t xml:space="preserve">hal-03865312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Shear instability of two-fluid parallel flow in a Hele–Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
+              <w:t xml:space="preserve">, 1997, 9 (11), pp.3267-3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.869441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865312v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities of the upstream meniscus in directional viscous fingering</w:t>
               </w:r>
@@ -6123,351 +6123,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Chaos by Spatio-Temporal Intermittency in Directional Viscous Fingering</w:t>
+                <w:t xml:space="preserve">Effect of gravity on stable Saffman-Taylor fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Michalland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Rabaud</w:t>
+                <w:t xml:space="preserve">Efim Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Couder</w:t>
+                <w:t xml:space="preserve">Henry Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22 (1), pp.17-22. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (2), pp.1066-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/22/1/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865372v1</w:t>
+                <w:t xml:space="preserve">hal-03865069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bifurcations in directional viscous fingering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to Chaos by Spatio-Temporal Intermittency in Directional Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cummins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Y Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/22/1/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.1727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gravity on stable Saffman-Taylor fingers</w:t>
+                <w:t xml:space="preserve">Successive bifurcations in directional viscous fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efim Brener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">H. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Thomé</w:t>
+                <w:t xml:space="preserve">L. Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 48 (2), pp.1066-1072. </w:t>
+              <w:t xml:space="preserve">, 1993, 47 (3), pp.1727-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.1727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865069v1</w:t>
+                <w:t xml:space="preserve">hal-03865146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized phenomena during spatio-temporal intermittency in directional viscous fingering</w:t>
               </w:r>
@@ -6550,295 +6550,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Michalland</w:t>
+                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 66 (18), pp.2332-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401058v1</w:t>
+                <w:t xml:space="preserve">hal-01557000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (2), pp.253-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557000v1</w:t>
+                <w:t xml:space="preserve">hal-04401058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL PROPERTIES OF FRACTAL DENDRITES AND ANISOTROPIC DIFFUSION-LIMITED AGGREGATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 64 (2), pp.184-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7002,64 +7002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering The Analytical Saffman-Taylor Finger In Unstable Viscous Fingering And Diffusion-Limited Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,51 +7171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 1 (2), pp.224-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7249,51 +7249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrodynamics of soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,260 +7359,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and stability of anomalous Saffman-Taylor fingers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.37.935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 187, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400983v1</w:t>
+                <w:t xml:space="preserve">hal-03865112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Dynamics and stability of anomalous Saffman-Taylor fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 37 (3), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.37.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03865112v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow fingers in the Saffman-Taylor instability</w:t>
               </w:r>
@@ -8047,260 +8047,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407625v1</w:t>
+                <w:t xml:space="preserve">hal-04406466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nové-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406466v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed diagram of fast foiling sailboat</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9087,204 +9087,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403854v1</w:t>
+                <w:t xml:space="preserve">hal-04403829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403829v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the anisotropy in decaying rotating turbulence with confinement effects</w:t>
               </w:r>
@@ -9404,51 +9404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,286 +9562,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261020v1</w:t>
+                <w:t xml:space="preserve">hal-04403883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Morize</w:t>
+                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
+              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403883v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Controlled Growth Phenomena: From Smooth Interfaces to Fractal Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Nonlinear Waves in Multi-Phase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Notre Dame, United States. 57, Springer Netherlands, pp.105-116, 2000, Fluid Mechanics and Its Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10457,427 +10457,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Growth: From Smooth Interfaces to Fractal Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">The Printer’s Instability: The Dynamical Regimes of Directional Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Hakim</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 225, Springer US, pp.481-486, 1990, NATO ASI Series, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 225, Springer US, pp.487-497, 1990, NATO ASI Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_48⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404017v1</w:t>
+                <w:t xml:space="preserve">hal-04404012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Printer’s Instability: The Dynamical Regimes of Directional Viscous Fingering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, Springer US, pp.327-337, 1990, NATO ASI Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_49⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404012v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern Growth: From Smooth Interfaces to Fractal Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnéodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 237, Springer US, pp.327-337, 1990, NATO ASI Series, </w:t>
+              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225, Springer US, pp.481-486, 1990, NATO ASI Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403776v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10953,51 +10953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48661A73"/>
+    <w:nsid w:val="7DB280CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11184,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>