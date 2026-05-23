--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1605,567 +1605,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
+                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Patrick B. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (23), pp.234501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.234501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865447v1</w:t>
+                <w:t xml:space="preserve">hal-01410405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Transition in the Lift Force of a Fluid Flowing Past Nonsymmetrical Obstacles: Evidence for a Lift Crisis in the Drag Crisis Regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lebret</w:t>
+                <w:t xml:space="preserve">A. Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (23), pp.234501. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.234501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien D. Deparday</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.69-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379626v1</w:t>
+                <w:t xml:space="preserve">hal-02558474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional motion of particles in a shear flow near a rough wall</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien D. Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558474v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,209 +2219,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009928v1</w:t>
+                <w:t xml:space="preserve">hal-03865426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865426v1</w:t>
+                <w:t xml:space="preserve">hal-04009928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
               </w:r>
@@ -4619,273 +4619,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
+                <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (9), pp.S7-S7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865238v1</w:t>
+                <w:t xml:space="preserve">hal-04401186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
+                <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
               </w:r>
@@ -5682,248 +5682,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
+                <w:t xml:space="preserve">Shear instability of two-fluid parallel flow in a Hele–Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 9 (11), pp.3267-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865312v1</w:t>
+                <w:t xml:space="preserve">hal-03865297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear instability of two-fluid parallel flow in a Hele–Shaw cell</w:t>
+                <w:t xml:space="preserve">Viscous parallel flows in finite aspect ratio Hele-Shaw cell: Analytical and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (11), pp.3267-3274. </w:t>
+              <w:t xml:space="preserve">, 1997, 9 (6), pp.1841-1843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.869441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.869301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865297v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities of the upstream meniscus in directional viscous fingering</w:t>
               </w:r>
@@ -6550,295 +6550,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (2), pp.253-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557000v1</w:t>
+                <w:t xml:space="preserve">hal-04401058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength selection and transients in the one-dimensional array of cells of the printer's instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Michalland</w:t>
+                <w:t xml:space="preserve">ANISOTROPIC LAPLACIAN GROWTHS - FROM DIFFUSION-LIMITED AGGREGATES TO DENDRITIC FRACTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 66 (18), pp.2332-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401058v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL PROPERTIES OF FRACTAL DENDRITES AND ANISOTROPIC DIFFUSION-LIMITED AGGREGATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Couder</w:t>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 64 (2), pp.184-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6996,304 +6996,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering The Analytical Saffman-Taylor Finger In Unstable Viscous Fingering And Diffusion-Limited Aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">The Saffman–Taylor instability: From the linear to the circular geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 63 (9), pp.984-987. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 1 (2), pp.224-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.63.984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.857493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557144v1</w:t>
+                <w:t xml:space="preserve">hal-04401009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saffman–Taylor instability: From the linear to the circular geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering The Analytical Saffman-Taylor Finger In Unstable Viscous Fingering And Diffusion-Limited Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">G. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 1 (2), pp.224-240. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 63 (9), pp.984-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.857493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.63.984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401009v1</w:t>
+                <w:t xml:space="preserve">hal-01557144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrodynamics of soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,260 +7359,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and stability of anomalous Saffman-Taylor fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chomaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
+                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 37 (3), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.37.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865112v1</w:t>
+                <w:t xml:space="preserve">hal-04400983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and stability of anomalous Saffman-Taylor fingers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of a forced circular shear layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 187, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112088000369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.37.935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04400983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow fingers in the Saffman-Taylor instability</w:t>
               </w:r>
@@ -9771,77 +9771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Controlled Growth Phenomena: From Smooth Interfaces to Fractal Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10457,341 +10457,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Printer’s Instability: The Dynamical Regimes of Directional Viscous Fingering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 225, Springer US, pp.487-497, 1990, NATO ASI Series, </w:t>
+              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, Springer US, pp.327-337, 1990, NATO ASI Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404012v1</w:t>
+                <w:t xml:space="preserve">hal-04403776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Growth in Viscous Fingering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Hakim</w:t>
+                <w:t xml:space="preserve">The Printer’s Instability: The Dynamical Regimes of Directional Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Nonlinear Dynamics and Pattern-Forming Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 237, Springer US, pp.327-337, 1990, NATO ASI Series, </w:t>
+              <w:t xml:space="preserve">Nonlinear Evolution of Spatio-Temporal Structures in Dissipative Continuous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225, Springer US, pp.487-497, 1990, NATO ASI Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4684-7479-4_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4684-5793-3_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403776v1</w:t>
+                <w:t xml:space="preserve">hal-04404012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Growth: From Smooth Interfaces to Fractal Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnéodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10953,51 +10953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB280CB"/>
+    <w:nsid w:val="9B7EF04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11184,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-4744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070738068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tramis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin-Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. M Ribe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Bot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lombardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lebret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.234501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXZVL7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.041306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doppler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007004697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2109747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.048003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01994001906065900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M76144TN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.234502" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.1442" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourtune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Ter Minassian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869441" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watzky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michalland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112096001942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJMGZLLN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter-Jan Rappel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.R3576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Brener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Thom&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michalland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/22/1/004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BL8MSN93-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cummins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourtune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.1727" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(92)90162-G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSKDFP8N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.3499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.64.184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thom&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.857493" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(89)90144-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7J11GGW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.37.935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chomaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basdevant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088000369" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKFT119-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.34.5175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112083002177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFJ3P1SW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tramis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-1357-1_28" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P6MWBLTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meignin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1996-4_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS67H347-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-3442-2_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC2QSNW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-7479-4_45" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80RG7M5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404012v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJ9KSLD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arn&#233;odo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5793-3_48" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9901509-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>