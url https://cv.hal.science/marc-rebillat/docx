--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Rébillat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences au sein de d'équipe DYSCO (DYnamique, Structures, COntrôle) du Laboratoire PIMM (Procédés et Ingénierie en Mécanique et Matériaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0469-8437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163770514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">287827797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039353568X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se concentrent sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">structures multifonctionnelles fonctionnant à base d'ondes se propageant dans des plaques minces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Parmi les applications potentielles, il est possible de citer le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">contrôle de la santé des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">restitution sonore spatialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">contrôle des vibrations tolérant aux dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou bien le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dégivrage dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Je travaille plutôt sur des modèles analytiques et des approches expérimentales et je collabore avec des collègues concernant les aspects numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, mes thématiques de recherche sont:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">propagation des ondes dans les structures minces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (couplages entre modes, anisotropie, atténuation, ...) et des interactions avec des inhomogénéités (dommages par exemple)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des structures multifonctionnelles par des approches issues de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">intelligence artificielle enrichie par la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conception de réseau d'élements actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (céramiquse piézoélectriques ou bien polymères électro-actifs) pour des structures multifonctionnelles (réseau de céramique piézo-électrique pour le contrôle de la santé de structures aéronautiques par exemple).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et validation d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">algorithmes pour des structures multifonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (détection, localisation, classification et quantification de dommages dans des structures aéronautiques par exemple)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes publications sont disponibles </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici [HAL]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou bien </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">là [GoogleScholar]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N'hésitez pas à me contacter si vous êtes intéressés par ces thématiques ou bien si vous souhaitez plus de renseignements.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL project dataset : Corrosion Quantification Trough Extended use of Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147, pp.107527. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single atom convolutional matching pursuit: Theoretical framework and application to Lamb waves based structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.109898. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.109898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHM for Complex Composite Aerospace Structures: A Case Study on Engine Fan Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Stamatelatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Loutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.963. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12110963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced topological analysis for Lamb waves based SHM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217231196217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2684-6500.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal nonlinear semi-analytical framework describing longitudinal waves propagation in damaged structures based on Green–Volterra formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.110048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-023-01747-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves propagation in arbitrarily stacked composite laminates: Between-layers incompatibility issue resolution using hybrid matrix strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.117360 (1-19). </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the self‐assembly of low χ ABA triblock copolymers with the addition of an ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tence-Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.6476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time sinusoidal parameter estimation for damage growth monitoring during ultrasonic very high cycle fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109544. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomy property of dispersion equation of guided waves propagating in anisotropic composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.108212. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Study of temperature effects, development of a digital twin and of an associated neural-network based compensation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 526, pp.116747. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of frequency and spatially dependent attenuation of guided waves propagating in mounted and unmounted A380 parts made up of anisotropic viscoelastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.147592172210999. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217221099967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoming damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X211011680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stiffness degradation of stiffened composite panels in post-buckling compression-compression fatigue using guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Loutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.115751. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised damage clustering in complex aeronautical composite structures monitored by Lamb waves : an inductive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Rahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2020.104099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Process NARX Model for Damage Detection in Composite Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. G. Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.011007. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of AR models using cubic splines for damage progression evaluation in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x20963171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in geometrically complex aeronautic structures using canonical polyadic decomposition of Lamb wave difference signal tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921719843453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 487, pp.115587. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic damage type classification and severity quantification using signal based and nonlinear model based damage sensitive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vermot Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks Over Threshold–based detector design for structural health monitoring: Application to aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921716685039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dual-PZT sizing and network design for baseline-free SHM of complex anisotropic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 27, Issue 11,, pp.Article number 115018. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aad534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of controlled delaminations in composites using symmetrical laser shock configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of least squares and exponential sine sweep methods for Parallel Hammerstein Models estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schoukens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.851-865. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variation of interaural time differences with frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (4), pp.1810-1821. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven temperature compensation approach for Structural Health Monitoring using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.525-540. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921716650997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Influence of Static Load and Temperature on the Electromechanical Signature of Piezoelectric Elements Bonded to Composite Aeronautic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (6), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Bayesian Framework for Ellipse-based and Hyperbola-based Damage Localisation in Anisotropic Composite Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Multi-class Classifier for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60-61, pp.106-123. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the low-frequency components of the head-related transfer functions of animals from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2534-2544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4869087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear structural damage detection based on cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hajrya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1--2), pp.247 -- 259. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustics of the piano soundboard: (Non)linearity and modal properties in the low- and mid-frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 332 (5), pp.1288-1305. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of relevant elastic and damping material properties in sandwich thick plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (25), pp.6098-6121. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL: Corrosion Quantification Through Extended use of Lamb Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Control of Structures subject to Vibration and Damage using the Koopman operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Thais Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printed Piezoelectric Transducers for Structural Health Monitoring of Curved Thick Composite Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une approche expérimentale large-bande inédite pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for CBM in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.107527, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle in situ et modélisation du procédé de moulage de composites liquides – Suivi non-intrusif du degré de polymérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Márquez Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of crack initiation and propagation from an electrochemically generated corrosion damage monitored by ultrasonic technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Corrosion Congress (EUROCORR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion aware matching pursuit decomposition of Lamb wave signals for structural health monitoring of thin plates structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Experimental Approach to Study the Synergy and Damage Mechanisms of Corrosion Fatigue in Metallic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for Condition-Based Maintenance in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and real time corrosion damage monitoring by Lamb waves: application to aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mechaplastronic approach for optimizing hydrogen tank composites with in-situ Structural Health Monitoring (SHM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Shirinbayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Novel Printed Piezoelectric Sensors for Monitoring the Health of a Composite Foreign Object Damage Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for CBM in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed PZT Transducers Network for the Structural Health Monitoring of Foreign Object Damage Composite Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL: Corrosion Quantiﬁcation Through Extended use of Lamb Waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBG based structural health monitoring of engine blades towards intelligent structures and CBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zarouchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling of laminated composite by laser shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Laser Peening and Related Phenomena (ICLPRP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically informed and data driven direct models for Lamb waves based SHM : advantages and drawbacks of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2023/36792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra-large bande de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing through deep learning after DI extraction for the SHM of aeronautic composite structures using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmanne Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ababsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Albi, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of printed sensors for the functionalization of composite components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1817-1826, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9952.442433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.966-977, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9848.444519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart actuators based on electroactive fluorinated polymers : relationship between molecular organization and electroactive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9764.444819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced harmonic-hybrid reduced model for solving parametric dynamics in structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Alejandro Rodríguez Iturra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin applied to structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1851-1862, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9955.444924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.401-407, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance-based crack size estimation in an ultrasonic fatigue specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference, ENOC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de SHM fonctionnant en modes actif et passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SHM techniques for synergetic degradation monitoring of composite aircraft wing structure under compression fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Size Quantification Using Lamb Waves by Analytical Model Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM 2022 (European Workshop Structural Health Monitoring - 4-7 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.119-127, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb waves scattering model for identification of damage parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, localization, and quantification of corrosion damage using Lamb Waves for the structural health monitoring of aluminum aeronautics structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Liegey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationarity of deterministic signals: when to use frequency estimation algorithms under real-time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance framework for ultrasonic fatigue vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VHCF8. Eighth International Conference on Very High Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage imaging post processing for delamination size assessment of CFRP aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of vibrations in a damaged beam using Green-Volterra formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial integration of baseline-free damage detection algorithms based on dual-PZT for the structural health monitoring of anisotropic composite aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Palo Alto, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2019/32386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Autoregressive Model Identification for Structural Health Monitoring in an Anisotropic Composite Plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Paixao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lamb Wave detection for SHM using a dedicated LWDS electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Logeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on NDT in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saclay, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Least Squares Canonical Correlation Analysis for damage quantification in aeronautic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Palo Alto, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficiency and robustness of structural health monitoring techniques based on Lamb wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Logeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial attenuation prediction of Lamb waves in composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transducer for low frequency sound generation on surface loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’une fissure lors d’un essai de fatigue ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MATERIAUX 2018 (19-23 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER shock delamination generation and machine learning-based damage quantification in CFRP composites plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in composite plates using canonical polyadic decomposition of Lamb wave difference signals tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018: Warsaw, Poland, 29–31 August 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.668-673, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual PZT sizing for mode decomposition on a composite anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in composite plates using canonical polyadic decomposition of Lamb wave difference signals tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the temperature field on a composite fan cowl using the static capacity of surface-mounted piezoceramic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Hammerstein Models Identification using Sine Sweeps and the Welch Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roggerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14040-14045, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board Decision Making Platform for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mosalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of First Symmetric and Antisymmetric Lamb Wave Modes Generated and Received by Dual-PZTs in a Composite Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2017/14053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-based versus nonlinear model-based damage sensitive features for delamination quantification in CFRP composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Damage Quantification Using Signal Based And Nonlinear Model Based Damage Sensitive Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vermot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage indexes comparison for the structural health monitoring of a stiffened composite plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.436-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave damping and evanescence: how to combine the spatial and temporal visions of the same problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA / VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of frequency shift and impedance-based method for robust temperature sensing using piezoceramic devices for shm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nonlinear system identification to structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminary of the ELEC Departement of Vrije Universiteit Brussels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle santé des structures basé sur la signature dynamique non-linéaire de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire "Vibrations Acoustique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser shock a novel way to generate calibrated delamination in composites: concept and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ecault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of Structural Health Monitoring Algorithms: A Maturation Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcellin Fendzi Tefoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage type classification based on structures nonlinear dynamical signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.652-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks Over Threshold Method for Structural Health Monitoring Detector Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Sep 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of high voltage electrical switch ceramic insulators in seismic areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement B. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid M. Mosalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor validation of a Structural Health Monitoring Process for Aircraft Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Aircraft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Morocco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the impedance of piezoelectric actuators used for SHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Vibration, Shock and Noise (VISHNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensors Placement to Enhance Damage Detection in Composite Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of structural damage using the exponential sine sweep method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hajrya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, United States. pp.1226-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spherical Cross-Channel Algorithm for Binaural Sound Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Argentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Decision Trees using SVM for Multi-class Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variations of inter-aural time differences (ITDs) with frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.000327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to measure elastic and dissipative material properties of sandwich structures and its numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural auditory and visual interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of honeycomb sandwich properties by high-resolution modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic and damping properties of sandwich structures based on high resolution modal analysis of point measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2010 including USD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des ondes guidées : un pas de plus vers des structures multifonctionnelles intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Conservatoire National des Arts et Métiers, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04481530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and methods for controlling and implantable blood pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20220062618. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations de plaques multi-excitateurs de grandes dimensions pour la création d'environnements virtuels audio-visuels: approches acoustique, mécanique et perceptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole Polytechnique X, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00657634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Rébillat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences au sein de d'équipe DYSCO (DYnamique, Structures, COntrôle) du Laboratoire PIMM (Procédés et Ingénierie en Mécanique et Matériaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0469-8437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163770514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">287827797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QitKUdcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039353568X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se concentrent sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">structures multifonctionnelles fonctionnant à base d'ondes se propageant dans des plaques minces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Parmi les applications potentielles, il est possible de citer le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">contrôle de la santé des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">restitution sonore spatialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">contrôle des vibrations tolérant aux dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou bien le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dégivrage dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Je travaille plutôt sur des modèles analytiques et des approches expérimentales et je collabore avec des collègues concernant les aspects numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, mes thématiques de recherche sont:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">propagation des ondes dans les structures minces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (couplages entre modes, anisotropie, atténuation, ...) et des interactions avec des inhomogénéités (dommages par exemple)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des structures multifonctionnelles par des approches issues de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">intelligence artificielle enrichie par la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conception de réseau d'élements actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (céramiquse piézoélectriques ou bien polymères électro-actifs) pour des structures multifonctionnelles (réseau de céramique piézo-électrique pour le contrôle de la santé de structures aéronautiques par exemple).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et validation d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">algorithmes pour des structures multifonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (détection, localisation, classification et quantification de dommages dans des structures aéronautiques par exemple)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes publications sont disponibles </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici [HAL]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou bien </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">là [GoogleScholar]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N'hésitez pas à me contacter si vous êtes intéressés par ces thématiques ou bien si vous souhaitez plus de renseignements.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL project dataset : Corrosion Quantification Trough Extended use of Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111393. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147, pp.107527. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single atom convolutional matching pursuit: Theoretical framework and application to Lamb waves based structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.109898. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.109898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHM for Complex Composite Aerospace Structures: A Case Study on Engine Fan Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Stamatelatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Loutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.963. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12110963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced topological analysis for Lamb waves based SHM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217231196217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2684-6500.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-023-01747-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal nonlinear semi-analytical framework describing longitudinal waves propagation in damaged structures based on Green–Volterra formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.110048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves propagation in arbitrarily stacked composite laminates: Between-layers incompatibility issue resolution using hybrid matrix strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.117360 (1-19). </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the self‐assembly of low χ ABA triblock copolymers with the addition of an ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tence-Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.6476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time sinusoidal parameter estimation for damage growth monitoring during ultrasonic very high cycle fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109544. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomy property of dispersion equation of guided waves propagating in anisotropic composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.108212. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Study of temperature effects, development of a digital twin and of an associated neural-network based compensation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 526, pp.116747. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of frequency and spatially dependent attenuation of guided waves propagating in mounted and unmounted A380 parts made up of anisotropic viscoelastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.147592172210999. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217221099967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoming damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X211011680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stiffness degradation of stiffened composite panels in post-buckling compression-compression fatigue using guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Loutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.115751. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised damage clustering in complex aeronautical composite structures monitored by Lamb waves : an inductive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Rahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2020.104099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Process NARX Model for Damage Detection in Composite Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. G. Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.011007. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of AR models using cubic splines for damage progression evaluation in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x20963171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in geometrically complex aeronautic structures using canonical polyadic decomposition of Lamb wave difference signal tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921719843453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 487, pp.115587. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic damage type classification and severity quantification using signal based and nonlinear model based damage sensitive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vermot Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks Over Threshold–based detector design for structural health monitoring: Application to aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921716685039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dual-PZT sizing and network design for baseline-free SHM of complex anisotropic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 27, Issue 11,, pp.Article number 115018. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aad534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of least squares and exponential sine sweep methods for Parallel Hammerstein Models estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schoukens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.851-865. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of controlled delaminations in composites using symmetrical laser shock configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variation of interaural time differences with frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (4), pp.1810-1821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven temperature compensation approach for Structural Health Monitoring using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.525-540. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921716650997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Influence of Static Load and Temperature on the Electromechanical Signature of Piezoelectric Elements Bonded to Composite Aeronautic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (6), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Bayesian Framework for Ellipse-based and Hyperbola-based Damage Localisation in Anisotropic Composite Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Multi-class Classifier for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60-61, pp.106-123. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the low-frequency components of the head-related transfer functions of animals from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2534-2544. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4869087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear structural damage detection based on cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hajrya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1--2), pp.247 -- 259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustics of the piano soundboard: (Non)linearity and modal properties in the low- and mid-frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 332 (5), pp.1288-1305. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of relevant elastic and damping material properties in sandwich thick plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (25), pp.6098-6121. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printed Piezoelectric Transducers for Structural Health Monitoring of Curved Thick Composite Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Control of Structures subject to Vibration and Damage using the Koopman operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Thais Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL: Corrosion Quantification Through Extended use of Lamb Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for CBM in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.107527, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une approche expérimentale large-bande inédite pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle in situ et modélisation du procédé de moulage de composites liquides – Suivi non-intrusif du degré de polymérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Márquez Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of crack initiation and propagation from an electrochemically generated corrosion damage monitored by ultrasonic technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Corrosion Congress (EUROCORR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and real time corrosion damage monitoring by Lamb waves: application to aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Experimental Approach to Study the Synergy and Damage Mechanisms of Corrosion Fatigue in Metallic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for Condition-Based Maintenance in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mechaplastronic approach for optimizing hydrogen tank composites with in-situ Structural Health Monitoring (SHM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Shirinbayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Novel Printed Piezoelectric Sensors for Monitoring the Health of a Composite Foreign Object Damage Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for CBM in Aerospace (ICCBMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion aware matching pursuit decomposition of Lamb wave signals for structural health monitoring of thin plates structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed PZT Transducers Network for the Structural Health Monitoring of Foreign Object Damage Composite Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COQTEL: Corrosion Quantiﬁcation Through Extended use of Lamb Waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBG based structural health monitoring of engine blades towards intelligent structures and CBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zarouchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of printed sensors for the functionalization of composite components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1817-1826, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9952.442433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically informed and data driven direct models for Lamb waves based SHM : advantages and drawbacks of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2023/36792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling of laminated composite by laser shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Laser Peening and Related Phenomena (ICLPRP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra-large bande de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Poudrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing through deep learning after DI extraction for the SHM of aeronautic composite structures using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmanne Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ababsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Albi, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart actuators based on electroactive fluorinated polymers : relationship between molecular organization and electroactive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9764.444819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.966-977, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9848.444519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced harmonic-hybrid reduced model for solving parametric dynamics in structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Alejandro Rodríguez Iturra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin applied to structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1851-1862, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9955.444924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.401-407, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance-based crack size estimation in an ultrasonic fatigue specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference, ENOC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, localization, and quantification of corrosion damage using Lamb Waves for the structural health monitoring of aluminum aeronautics structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Liegey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de SHM fonctionnant en modes actif et passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SHM techniques for synergetic degradation monitoring of composite aircraft wing structure under compression fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Size Quantification Using Lamb Waves by Analytical Model Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM 2022 (European Workshop Structural Health Monitoring - 4-7 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.119-127, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb waves scattering model for identification of damage parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationarity of deterministic signals: when to use frequency estimation algorithms under real-time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance framework for ultrasonic fatigue vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn L. Kiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VHCF8. Eighth International Conference on Very High Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage imaging post processing for delamination size assessment of CFRP aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of vibrations in a damaged beam using Green-Volterra formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial integration of baseline-free damage detection algorithms based on dual-PZT for the structural health monitoring of anisotropic composite aeronautic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Palo Alto, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2019/32386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Autoregressive Model Identification for Structural Health Monitoring in an Anisotropic Composite Plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Paixao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lamb Wave detection for SHM using a dedicated LWDS electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Logeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on NDT in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saclay, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Least Squares Canonical Correlation Analysis for damage quantification in aeronautic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Palo Alto, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficiency and robustness of structural health monitoring techniques based on Lamb wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rebufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Logeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial attenuation prediction of Lamb waves in composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanglin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transducer for low frequency sound generation on surface loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Benbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in composite plates using canonical polyadic decomposition of Lamb wave difference signals tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018: Warsaw, Poland, 29–31 August 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.668-673, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’une fissure lors d’un essai de fatigue ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MATERIAUX 2018 (19-23 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER shock delamination generation and machine learning-based damage quantification in CFRP composites plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual PZT sizing for mode decomposition on a composite anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization in composite plates using canonical polyadic decomposition of Lamb wave difference signals tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board Decision Making Platform for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mosalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of First Symmetric and Antisymmetric Lamb Wave Modes Generated and Received by Dual-PZTs in a Composite Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2017/14053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Hammerstein Models Identification using Sine Sweeps and the Welch Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roggerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14040-14045, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the temperature field on a composite fan cowl using the static capacity of surface-mounted piezoceramic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bolzmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-based versus nonlinear model-based damage sensitive features for delamination quantification in CFRP composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Damage Quantification Using Signal Based And Nonlinear Model Based Damage Sensitive Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vermot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage indexes comparison for the structural health monitoring of a stiffened composite plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.436-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave damping and evanescence: how to combine the spatial and temporal visions of the same problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA / VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of frequency shift and impedance-based method for robust temperature sensing using piezoceramic devices for shm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nonlinear system identification to structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminary of the ELEC Departement of Vrije Universiteit Brussels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle santé des structures basé sur la signature dynamique non-linéaire de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire "Vibrations Acoustique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser shock a novel way to generate calibrated delamination in composites: concept and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ecault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of Structural Health Monitoring Algorithms: A Maturation Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcellin Fendzi Tefoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage type classification based on structures nonlinear dynamical signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.652-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks Over Threshold Method for Structural Health Monitoring Detector Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Sep 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of high voltage electrical switch ceramic insulators in seismic areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement B. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid M. Mosalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensors Placement to Enhance Damage Detection in Composite Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the impedance of piezoelectric actuators used for SHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Vibration, Shock and Noise (VISHNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor validation of a Structural Health Monitoring Process for Aircraft Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fendzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Aircraft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Morocco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of structural damage using the exponential sine sweep method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hajrya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, United States. pp.1226-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spherical Cross-Channel Algorithm for Binaural Sound Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Argentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Decision Trees using SVM for Multi-class Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variations of inter-aural time differences (ITDs) with frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.000327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to measure elastic and dissipative material properties of sandwich structures and its numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural auditory and visual interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of honeycomb sandwich properties by high-resolution modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic and damping properties of sandwich structures based on high resolution modal analysis of point measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2010 including USD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des ondes guidées : un pas de plus vers des structures multifonctionnelles intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Conservatoire National des Arts et Métiers, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04481530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and methods for controlling and implantable blood pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20220062618. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations de plaques multi-excitateurs de grandes dimensions pour la création d'environnements virtuels audio-visuels: approches acoustique, mécanique et perceptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole Polytechnique X, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00657634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57C9DD1B"/>
+    <w:nsid w:val="EC42FC52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="654A9C82"/>
+    <w:nsid w:val="D5F6BD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-8437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163770514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287827797" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039353568X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Marc,%20Rebillat&amp;typdoc=(%27REPORT%27,%27ART_ACL%27,%27ART_SCL%27,%27CONF_INV%27,%27COMM_ACT%27,%27COMM_SACT%27,%27OUVS%27,%27COVS%27,%27DOUV%27,%27PATENT%27,%27OTHER%27,%27THESE%27,%27HDR%27,%27COURS%27,%27UNDEFINED%27,%27autre%27)&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=QitKUdcAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05554207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Stamatelatos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Loutas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12110963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglin Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufeng Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tence-Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790834v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn L. Kiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109544" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benbara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221099967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X211011680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Broer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rahbari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.104099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. G. Villani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052956" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20963171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921719843453" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghrib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hmad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716685039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891029v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Liz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aad534" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guskov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schoukens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944638" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fendzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716650997" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034375" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Uribe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hajrya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.03.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thais Colombo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zarouchas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258320v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmanne Husain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692632" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kohl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Conen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9952.442433" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zanchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9764.444819" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848264v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomachot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rebufa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991853v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liegey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Kiser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024158v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013029v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lize" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32386" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013739v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paixao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012759v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Jaussaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Logeais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013667v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Logeais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bencheikh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013697v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991865v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986112v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.647" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593482v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1685" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181407v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2434" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mosalam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775214v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2017/14053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664718v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593412v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.994" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arlaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383513v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcellin Fendzi Tefoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bakir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001841v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement B. Barthes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Mosalam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001710v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Massot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001678v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874647v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Argentieri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696770" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874652v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouamama" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693840" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619345v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619325v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481530v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-rebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-8437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163770514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287827797" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QitKUdcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039353568X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Marc,%20Rebillat&amp;typdoc=(%27REPORT%27,%27ART_ACL%27,%27ART_SCL%27,%27CONF_INV%27,%27COMM_ACT%27,%27COMM_SACT%27,%27OUVS%27,%27COVS%27,%27DOUV%27,%27PATENT%27,%27OTHER%27,%27THESE%27,%27HDR%27,%27COURS%27,%27UNDEFINED%27,%27autre%27)&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=QitKUdcAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05554207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Stamatelatos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Loutas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12110963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglin Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufeng Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117360" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tence-Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6476" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790834v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn L. Kiser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benbara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116747" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221099967" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Briand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X211011680" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Broer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115751" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rahbari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.104099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. G. Villani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052956" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20963171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921719843453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghrib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716685039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891029v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Liz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aad534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schoukens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guskov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944638" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fendzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716650997" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034375" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Uribe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hajrya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.03.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thais Colombo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zarouchas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kohl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Conen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9952.442433" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmanne Husain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692632" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zanchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Goff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9764.444819" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liegey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomachot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rebufa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Kiser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035661v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013029v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lize" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32386" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paixao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Jaussaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Logeais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Logeais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bencheikh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015161v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986112v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.647" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mosalam" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775214v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2017/14053" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181407v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2434" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593482v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1685" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664718v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.994" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325038v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arlaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcellin Fendzi Tefoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bakir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663039v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001841v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement B. Barthes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Mosalam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001844v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001710v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Massot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Argentieri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696770" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouamama" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693840" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592882v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481530v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657634v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>