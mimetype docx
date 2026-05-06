--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -685,216 +685,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le chant des crimes. Les complaintes de l'affaire Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaélis éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Christian Séguret, 978-2-38165-039-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Almanach du crime : 52 semaines de nuits blanches assurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsikounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Porret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette Livre, 224 p., 2021, 978-2-01-707504-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aguilar</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03665112v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03184948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage des crânes. Histoire de la phrénologie</w:t>
               </w:r>
@@ -2751,8108 +2751,8108 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jack and Joseph: The Thwarted Media Publicization of the French Ripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.46-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2454160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éducation sans punition. Le libéralisme pénitentiaire à l’épreuve des mineurs (1816-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, VIII, pp.247-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2454160⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light and Shade. The Challenges of Judicial Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.14855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’ombre et de lumière. Les enjeux du patrimoine judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sombre patrimoine, patrimoine sombre. Mémoires et histoires de justice, http://journals.openedition.org/criminocorpus/14260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.14260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Renneville</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mourir dans un baiser » Un archétype du féminicide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Actes de la table ronde : Féminicide et littérature française au XIXe siècle, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.12404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085944v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfermements d’un vagabond criminel. Vacher, tueur de bergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.13238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre et le criminel : de l’aliénisme à la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Santé mentale et politique criminelle, n° 44 (44), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.044.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu. Jean-François “Maxou” Heintzen, Chanter le crime. Canards sanglants et complaintes tragiques Saint-Pourçain-sur-Sioule, Éditions Bleu autour, 2022 Préface Jean Lebrun. Postface François Colombet,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://journals.openedition.org/criminocorpus/11730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.11730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée des chemins. Le droit et la sociologie chez Gabriel Tarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Droit et sciences sociales, Hors-série (2), http://www.droitphilosophie.com/article/lecture/a-la-croisee-des-chemins-le-droit-et-la-sociologie-chez-gabriel-tarde-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel-né à la Une ? Lombroso et sa créature dans la presse française de faits divers (1909-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, politique, littérature, 6, pp.451-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jean-Claude Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.139-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chs.2925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le loup-garou des légendes est aujourd’hui dépassé ». L’écho chanté d’un tueur de bergers (1895-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les complaintes criminelles en France après 1870 : inventaire, problématisation, valorisation d’un corpus méconnu, https://journals.openedition.org/criminocorpus/8255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.8255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérégrinations d'un crâne. La marque du bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les brigands, 74, pp.192-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.21501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Vacher. L'aliéniste, le juge et le tueur en série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 482, pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Buard, Culture médiatique et presse numérisée. Médiasphère des feuilletons-nouvelles de Marie Aycard (1794-1859)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://journals.openedition.org/lectures/44321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Farcy (1945-2020) et l'histoire contemporaine de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, http://journals.openedition.org/criminocorpus/7678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.7678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter over mind? The rise and fall of phrenology in nineteenth-century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gall and Phrenology: New Perspectives, 29 (1), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0964704X.2019.1683434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de la détention. Le château-prison de Gaillon (1812-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire et archéologie : que faire du XIXe siècle ?, 58, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.6450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus. Un projet numérique pour l'histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), http://www.digitalhumanities.org/dhq/vol/12/1/000365/000365.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le patrimoine de l'enfermement, 1, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide est-il une folie ? Les lectures médicales du suicide en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.14855⟩</w:t>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Mourir dans un baiser » Un archétype du féminicide ?</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine pénitentiaire dans le musée d’Histoire de la justice de Criminocorpus (2007-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Système pénal et patrimonialisation, 41 (4), pp.619-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.424.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démons et déments. Quand Détective enquête sur la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Détective, histoire, imaginaire, médiapoétique d’un hebdomadaire de fait divers (1928-1940), https://journals.openedition.org/criminocorpus/5017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Barnum à Freaks. Le monstre en spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les monstres sont parmi nous, 54, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.056.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmi les monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laugée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.056.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de la pathologie du suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Yampolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/criminocorpus/3775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminalistique : Une leçon inédite de Gabriel Tarde au Collège de France (1902-1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lectures de Gabriel Tarde, 54, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. &amp;quot;Archéologie de la réclusion et de la détention&amp;quot;. Les Nouvelles de l'archéologie, n° 143, mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment numériser les sources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, varia, 133, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.133.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'Amélie Chabrier et Marie-Ève Thérenty, Détective. Fabrique de crimes ?, Nantes, Éditions Joseph K., 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoom sur Criminocorpus. Un musée numérique. Trois questions à Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Polar, 10, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Denis Langlois, Pour en finir avec l'affaire Seznec, Paris, Éditions de la différence, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archiv of Criminal Anthropology : a journal fit for a nascent scientific field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savant et le criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le corps à l'étude, 1100, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle histoire pour la criminologie en France (1885-1939) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://journals.openedition.org/criminocorpus/2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ressource pour l'histoire de la justice, des crimes et des peines : La collection Zoummeroff sur Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://journals.openedition.org/criminocorpus/2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologies et exécution des peines : savoirs et pratiques au 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle, http://criminocorpus.revues.org/2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques et bosse du crime. Le corps du bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le temps du bagne, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A resource for the History of Justice, Crime and Punishment : The Zoummeroff Collection on Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est à la prison à reconnaître les siens. De l’anthropométrie judiciaire à la biométrie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the History of French Criminology (1885-1939): the Case of the Archives de l’Anthropologie Criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tribune d'Adonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pinol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Cesare Lombroso, Criminal Man, traduction et introduction par Mary Gibson et Nicole Hahn Rafter, Durham et Londres, Duke University Press, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chs.1436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berryer, surveillant au bagne de Guyane (1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sources de la recherche, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tribune d'Huma-Num. La nouvelle très grande infrastructure de recherche pour les humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus. Une plateforme expérimentale pour l'histoire de la justice, des crimes et des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dangerosité en psychiatrie : perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études Pénitentiaires et Criminologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de reconnaître un criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Affaires criminelles, 25, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Joseph Vacher : la fin d'un &amp;quot; brevet d'impunité &amp;quot; pour les criminels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Expertise psychiatrique et sexualité (1850-1930), 2 (60), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/droitcultures.2323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit de faciès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Crime et châtiment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Claude Blanckaert, De la race à l'évolution. Paul Broca et l'anthropologie française. 1850-1900, Paris, L'Harmattan, 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1036-1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrénologie. La science des crânes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La grande histoire de la psychologie, 7, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science à la recherche du &amp;quot;criminel-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charlie-Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'ADN expliqué à Sarkozy, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus, le portail sur l'histoire de la justice, des crimes et des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.2978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bagnes coloniaux. De l'utopie au risque du non-lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les bagnes coloniaux, https://journals.openedition.org/criminocorpus/173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Sylvie Lapalus, La mort du vieux. Une histoire du parricide au XIXe siècle, Paris, Tallandier, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1235-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S039526490003609X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The penal colonies: from utopia to potential case dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, The Penal Colonies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison centrale d'Eysses au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lien. Bulletin d'histoire judiciaire et pénitentiaire en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la folie meurtrière fait son cinéma. De Nosferatu au tueur sans visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://criminocorpus.revues.org/219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillant militaire, j'ai vu la fin du bagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice de paix en France: l'Héritage de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lien. Bulletin d'histoire judiciaire et pénitentiaire en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's got to bleed!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Becquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Crimes et criminels au cinéma, http://journals.openedition.org/criminocorpus/2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.2968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accusateur public et parquet : origines et (r)évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lien. Bulletin d'histoire judiciaire et pénitentiaire en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel-né : imposture ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, https://journals.openedition.org/criminocorpus/127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première revue française de criminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Histoire de la criminologie, https://journals.openedition.org/criminocorpus/104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire des crimes et des peines. A propos de quelques initiatives prises par l’administration pénitentiaire (2001-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Agenais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.557-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisons d'Agen dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lien. Bulletin d'histoire judiciaire et pénitentiaire en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminologie perdue d'Alexandre Lacassagne (1843-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, https://journals.openedition.org/criminocorpus/112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cause passionnelle passionnante : Tarde et l'affaire Chambige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.12404⟩</w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux figures de la déraison criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.309-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Renneville</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le microbe et le bouillon de culture : Alexandre Lacassagne à la recherche d'une criminologie du milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gryphe. Revue de la bibliothèque de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie et prison : une histoire parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162 (8), pp.653-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous Gabriel Tarde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 290, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel saisi par la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (4), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03005208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la création d'un centre national de ressources historiques sur les crimes et les peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Andrew R. Aisenberg, Contagion. Disease, Government, and the « Social Question » in Nineteenth-Century France, Stanford, Stanford University Press, 1999.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1), pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Mirko D. Grmek (dir.), Histoire de la pensée médicale en Occident, vol. 3, Du romantisme à la science moderne, Paris, Le Seuil, 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, http://www.cairn.info/revue-annales-2001-1-page-187.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Bastille à Charenton ? L'institutionnalisation de l'expertise mentale de Georget à Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equinoxe. Revue romande de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propre de l'ordre. Hygiène et biopolitique en République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4, pp.621-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03182172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture fait l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les causes du suicide : pathologie individuelle ou sociale? Durkheim, Halbwachs et les psychiatres de leur temps (1830-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (1), pp.3 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ds.1998.1647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.11730⟩</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un musée d'anthropologie oublié : le cabinet phrénologique de Dumoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (3), pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bmsap.1998.2533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.68-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...86 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme n'est pas que conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.76-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, politique, littérature, 6, pp.451-474</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La main homicide. La folie criminelle dans le savoir aliéniste de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6-7, pp.1-2;8-9;1-2;8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal pour réparer l'homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.90-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme dégénéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1000 ans de sciences, Qui sommes-nous ? (46), pp.66-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Affaire Vacher. L'aliéniste, le juge et le tueur en série</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Gwenhaël Ponnau, La folie dans la littérature fantastique, Coll. « écriture », PUF, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalité contextuelle et présupposé cognitif. Réflexion épistémologique sur le cas Lombroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.495-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03181360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Axel Kahn, Société et révolution biologique. Pour une éthique de la responsabilité, Paris, INRA Éditions, 1996, 94 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Beccaria et la culture juridique des Lumières. Actes du colloque européen de Genève, 25-26 novembre 1994, études historiques éd. et prés. par Michel Porret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.593-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03181362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Philippe Lazar, L’éthique biomédicale en question, Paris, Liana Lévi, 1996, 204 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la régénération à la dégénérescence. La science de l'homme face à 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Comité consultatif national d’éthique pour les sciences de la vie et de la santé, Éthique et recherche biomédicale. Rapport 1993-1994, Paris, La Documentation française, 1996, 431 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Denis Müller, « ...Mais tous étaient frappées ». Sida, éthique et foi chrétienne, Genève, Labor et Fides, 1996, 85 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Petr Skrabanek, La fin de la médecine à visage humain, Paris, O. Jacob, 1995, 236 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Kevles, Au nom de l'eugénisme, Paris, PUF, 1995, 582 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Hubert Doucet, Au pays de la bioéthique, Labor et Fides, 1996, 217 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique du livre français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories biologiques de la criminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.1720-1724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lacassagne : Un médecin anthropologue face à la criminalité (1843-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17, pp.247-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrénologie et criminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie pénale et de criminologie de l'acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.247-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bocal des anthropologues. A propos de Wiktor STOCZKOWSKI, Anthropologie naïve. Anthropologie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1, pp.136-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la science faisait parler les crânes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 482, pp.62-67</w:t>
+              <w:t xml:space="preserve">, 1994, 178, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.7678⟩</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie du criminel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 18 (2), pp.185-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/017360ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...6653 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130213v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouddha s'installe en Chine</w:t>
               </w:r>
@@ -11174,50 +11174,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neurosciences et spectre du neuro-déterminisme. Perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission de recherche Droit et Justice et ENM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurosciences et pratiques judiciaires. Acte du colloque pluridisciplinaires des 18 et 19 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-25, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert et la phrénologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de Seine-Maritime. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la tête de Gustave Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.16-21, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter over Mind ? The rise and fall of phrenology in nineteetn-century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Eling et Stanley Finger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall, Spurzheim and the Phrenological Movement. Insights and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.172-182, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et transmettre l'histoire de la justice : les enjeux du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des savoirs à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.15003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze notices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almanach du crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des graffitis pour mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11226,3682 +11622,3286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prison de Guingamp de 1841 à nos jours. Adalek 1841 betek an deiz a hirie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.134-135, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Hachette, 2021</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moirax 1932. Cette histoire que je n'écrirai pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Brandli et Marco Cicchini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pages d'histoire. Autour de Michel Porret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg éditions, pp.285-301, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'honneur de l'humanité&amp;quot;. Fodéré face à l'ogresse de Sélestat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loraine Chappuis, Frédéric Chauvaud, Marc Ortolani et Michel Porret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire parler les corps. François-Emmanuel Fodéré à la genèse de la médecine légale moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.151-162, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14p70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.16-21, 2021</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vacher, un &amp;quot;Jack l'éventreur français&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Berlière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes affaires criminelles du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.169-184, 2020, 2-262-08102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire et transmettre l'histoire de la justice : les enjeux du numérique</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le disciple&amp;quot; de Paul Bourget. Le roman d'une cause célèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Behrens, Rudolf et Zelle, Carsten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Causes célèbres des 19. Jahrhunderts in Frankreich und Deutschland. Narrative Formen und anthropologische Funktionen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag Publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-206, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation future (Conditions, édition et réception de la Solênopédie d'Aristide Barbier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comte Dalbis. Solênopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, pp.79-122, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface [Le bagne des fous.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Fau-Vincenti,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bagne des fous Le premier service de sûreté psychiatrique 1910-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Manufacture de livres, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de l'histoire du droit et de la justice à travers le CLAMOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay, Bénédicte Fauvarque-Cosson, Florence Renucci et Sandrine Zientara-Logeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.221-232, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde, the Swallow of French Criminology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anthem Companion to Gabriel Tarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthem Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9780857281791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plume et les chaînes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Chesnais, Philippe Marin, Marc Renneville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Berryer, L'exil dans l'enfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sur-Mesure, pp.229-247, 2017, 978-2-36971-003-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le signe fait science : de la bosse du crime au criminel né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Bernazzani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enfants de Caïn : les représentations du criminel en France et en Italie, de la Renaissance au début du XXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brépols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-77, 2017, 978-2-503-56931-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface au Catalogue du Musée de l'Histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musée de l'histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 979-10-93207-09-04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Jean-Lucien Sanchez, À perpétuité. Relégués au bagne de Guyane, Paris, Vendémiaire, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À perpétuité. Relégués au bagne de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lombroso in France. A paradoxical reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Knepper et P.-J. Ystehede. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cesare Lombroso Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.281-292, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un Cesare, l'autre. Le droit de punir à l'aune de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de punir du siècle des Lumières à nos jours. Deux siècles de justice pénale. Approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-97, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.113969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrénologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marmion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782361060206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière (1815-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Angelier et Stéphane Bou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des assassins et des meurtriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calmann-Lévy, pp.504-511, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glaive et le caducée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Granger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie à l'épreuve de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TD Editions, pp.7-15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bertillonnage dans l'univers carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Piazza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines de la police scientifique. Alphonse Bertillon, précurseur de la science du crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.168-187, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.piaz.2011.01.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le crime et la folie. Divagation cinéphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Bossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime et folie. Les entretiens de la fondation des Treilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.433-453, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichage, identification et photographie dans les prisons (1860-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fichés ? Photographie et identification. 1850-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.71-78, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Georg éditions, pp.285-301, 2021</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, capitale du portrait judiciaire 1885-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'impossible photographie. Prisons parisiennes. 1851-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Musées, pp.164-173, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cranio che fa luce ? Il racconto della scoperta dell'atavismo criminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvano Montaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Museo di Antropologia criminale "Cesare Lombroso"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTET, pp.107-112, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-25, 2021</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Francia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvano Montaldo et Paolo Tappero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cesare Lombroso cento anni dropo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTET, pp.203-211, 2009, 978-8802081397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Renneville</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde (1843-1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clark, David Scott. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Society. American and Global Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Joseph-Gall (1758-1828)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clark, David Scott. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Society. American and Global Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lacassagne (1843-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clark, David Scott. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Society. American and Global Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISBN-13:978-0761923879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus criminologique. Sciences de l’homme, traditions judiciaires et politiques pénales à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Chemla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action concertée "Histoire des savoirs" 2003-2007. Recueil de synthèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and the Origins of French Criminology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Becker et Robert Wetzell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Criminal and their Scientists : The History of Criminology in international Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university Press, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps de l'esprit. La phrénologie dans l'histoire du corps médicalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Belmas, Marie-José Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, Santé, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nolin, pp.127-135, 2005, 9782910487263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lecourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de la pensée médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.26-29, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrénologie : méthode et controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention du cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Press Pocket, pp.77-110, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hygiène à l'AFAS. Un combat conciliant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Gispert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Association française pour l'avancement des sciences (1872-1914). Un projet politique pour une société savante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-312, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'hygiène à l'AFAS (1872-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Bourdelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les hygiénistes. Enjeux, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.77-96, 2001, 2-7011-2955-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boue sociale : Image du peuple et crimes de foules au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kail et Geneviève Vermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychologie des peuples et ses dérives 2èmes journées d'études du GEPHP (Groupe d'études interdisciplinaires d'histoire de la psychologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP, pp.83-108, 1999, Documents Actes et Rapports pour l'éducation, 978-2-240-00612-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la transformation des rapports entre le scientifique et le non scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loty Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Die Causes célèbres des 19. Jahrhunderts in Frankreich und Deutschland. Narrative Formen und anthropologische Funktionen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Laurent Loty; Marc Renneville; Loïc Blondiaux; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire des sciences de l'Homme. Trajectoire, enjeux et questions vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-206, 2020</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-263, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Perrin, pp.169-184, 2020, 2-262-08102-6</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurasthénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Doron et Françoise Parot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Millon, pp.79-122, 2020</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur un crâne ? La découverte de l'atavisme criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Carroy et Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La découverte et ses récits (Champollion, Freud et les autres)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.15-36, 1998, Histoire des sciences humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Manufacture de livres, 2019</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hygiène à l'AFAS : un berceau pasteurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Gispert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Association française pour l'avancement des sciences. Diffuser et promouvoir les sciences (1872-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Onze Edition, pp.173-180, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.221-232, 2018</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice, vitriol, déviance. Repères historiques sur les rapports entre criminologie et anthropologie. XVIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Albernhe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminologie et psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.411-417, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9780857281791</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un terrain phrénologique dans le Grand Océan (autour du voyage de Dumoutier à bord de l'Astrolabe en 1837-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le terrain des sciences humaines (Instructions et enquêtes. XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-138, 1996, Histoire des sciences humaines, 2-7384-4519-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-77, 2017, 978-2-503-56931-4</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nature et culture : la médecine du crime dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la criminologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.29-53, 1995, Histoire des sciences de l'homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sur-Mesure, pp.229-247, 2017, 978-2-36971-003-5</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de Lombroso en France (1880-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la criminologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-135, 1995, Histoire des sciences de l'homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...2368 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130280v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00130279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15284,5744 +15284,5744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bibliographie d'histoire de la justice en France (1789-2011). Un outil au service de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Claude Farcy à l’œuvre. Des champs aux tribunaux : itinéraires d’un historien des classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire droit. Les écritures judiciaires de l’affaire Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures judiciaires. Formes et légitimités des actes de justice depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Soula et Martine Charageat MSHA, Sep 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des prisons. Les ressources de la plateforme Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées prison. Journées d'étude sur l'ancienne prison panoptique d'Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Autun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neurosciences et spectre du neuro-déterminisme. Perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosciences et pratiques judiciaires 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Mission de recherche Droit et justice, May 2021, Paris, France. pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Soula et Martine Charageat MSHA, Sep 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites du numérique et connaissance des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Papinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages et usagers du numérique pour le patrimoine culturel : dessiner les limites ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Autun, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo, Un service ouvert dédié au patrimoine judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du CTHS "La recherche participative : quelle place pour les sociétés savantes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Papinot</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet HUGO, inventaire participatif des lieux de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pour une Histoire publique de la justice, Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Archives de la recherche : regards croisés de chercheurs et de professionnelles de la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Queyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elydia Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Dubald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurêka : inventer, découvrir, innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20es Rendez-vous de l’histoire de Blois, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hugo, Un service ouvert dédié au patrimoine judiciaire</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission et éthique : regards croisés entre métier de la justice et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transmissible et l'intransmissible dans la pratique ethnographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques et histoire de la justice. Regards croisés sur le patrimoine judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAMOR. Centre pour les Humanités numériques et l'histoire de la justice, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pièces sans conviction ? Matérialité et vérité judiciaire dans les abandons de poursuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pièces à conviction. Pour une épistémologie de la matérialité judiciaire et policière (XVe – XXIe siècle )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Apr 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et transmettre l’histoire de la justice : de l’édition de corpus au Musée numérique d’histoire de la justice (2003-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du CTHS "La recherche participative : quelle place pour les sociétés savantes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Apr 2018, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminologie française. Enquête sur une disparition. 38e congrès de l'Association française de criminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle place pour la criminologie en France aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de criminologie; Criminocorpus; Centre de Droit pénal et de Criminocorpus, Nov 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLAMOR. Centre pour les Humanités numériques et l'histoire de la justice, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démons et déments. Quand Détective enquête sur la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détective. Fabrique de crimes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Chabrier Chrome (Unîmes) et Marie-Eve Thérenty Rirra 21 (Université Paul-Valéry Montpellier 3) et la Bibliothèque des littératures policières (Paris), Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Queyroux</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel-né à la Une ? Lombroso et sa créature dans la presse illustrée (1908-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cesare Lombroso et la culture française. Débats, conflits et collaborations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Torino, Dec 2017, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter l'innovation. Le cas de l’asile pour condamnés aliénés de Gaillon (1876-1906)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurêka. Inventer, découvrir, innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus. Histoire réflexive d’un cas d’édition de corpus pour l’histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Poitiers, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les causes médicales du suicide d’après les médecins français, de Pinel à Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire du suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUHMSP Institut d'histoire de la médecine et de la santé publique, Jun 2016, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Chambige et Le Disciple de Paul Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elydia Barret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Causes Célèbres des 19. Jahrunderts in Deutschland und Frankreich. Institutionnelle Kontexte, Erzählerische Darstellungen, anthropologische Funktionen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rudolf Behrens et Carsten Zelle (Ruhr-Universität Bochum), Nov 2016, Bochum, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont. Un éclaireur chez Criminocorpus (introduction et animation de la table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bret</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Dubald</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 20es Rendez-vous de l’histoire de Blois, Oct 2018, Blois, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un historien par-delà les hauts murs : hommage à Jean-Claude Vimont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johann Elart, Gilles Grivaud, Ludivine Bantigny, Pascal Dupuy, Florence Cabaret, Sophie Victorien (GRHIS, Université de Rouen), Nov 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ethnologie française, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarde était-il criminologue ? À propos d’une leçon inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture de Tarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Devarieux, Apr 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire et transmettre l’histoire de la justice : de l’édition de corpus au Musée numérique d’histoire de la justice (2003-2016)</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-réputation et expérimentation numérique sont-elles compatibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open access et évaluation de la recherche : vers un nouvel écosystème ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau "Archives ouvertes Toulouse" - Université Toulouse III - Paul Sabatier, Oct 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrénologie comme méthode de diagnostic et de dépistage. Enjeux et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des techniques d’identification, de contrôle et de surveillance des personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Becker et Pierre Piazza (Université de Vienne et CESDIP, GERN), Dec 2016, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus : une plateforme de ressources pour l'histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches historiques de la régulation sociale. XIVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Rousseaux - Institut d'études avancées, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huma-Num. Une très grande infrastructure de recherche au service des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines et sociales 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche, université de Rouen, Sep 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de criminels dans le discours savant au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enfants de Caïn : la figure du criminel, de la naissance de l’imprimerie à l’anthropométrie judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Bernazzani et Annick Lemoine. Académie de France à Rome - Villa Médicis, Jan 2015, Rome, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des données de la recherche. Les services de la TGIR Huma-Num</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers des humanités numériques durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: 17th-20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Carceral Archipelago :Transnational Circulations in Global Perspective, 1415-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clare Anderson, Sep 2015, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’honneur de l’humanité : Folie et responsabilité pénale d’après Fodéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fodéré à la génèse de la médecine légale moderne : doctrines, pratiques, savoirs et réseaux d’experts des Lumières au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Porret, Nov 2015, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite virtuelle de la prison de la Santé à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghyro Paouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Innovatives SHS. Le rendez-vous de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS (InSHS), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet HUGO, inventaire participatif des lieux de justice</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité et histoire (discutant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prison et méthodes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Touraut, Claire de Galembert et Anaïs Henneguelle (DAP ENS Cachan), Dec 2015, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées et reculs des droits en démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, écrire, penser et communiquer en prison : La question des droits, XVIIIe - XXIe siecle France- Italie- Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrénologie dans la Gazette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Tribunaux. Laboratoire et miroir de la littérature (1825-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Ledda CERIDHI (Université de Rouen) et Sophie Vanden Abeele (Université de Paris-Sorbonne), Feb 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de Cesare Beccaria dans les Archives de l’anthropologie criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cesare Beccaria. Réception et héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Genève, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.88459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de données de Criminocorpus, plateforme pour l’histoire de la justice, des crimes et des peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pour une Histoire publique de la justice, Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Bases de données et Histoire de la justice, Centre d’Histoire judiciaire de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Torino, Dec 2017, Turin, Italie</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle des données de la recherche en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques. Des idées, une méthode, des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison européenne de la recherche, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Chabrier Chrome (Unîmes) et Marie-Eve Thérenty Rirra 21 (Université Paul-Valéry Montpellier 3) et la Bibliothèque des littératures policières (Paris), Jan 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexions about the History of French Criminology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives històriques al voltant de la ciència, la medicina i el dret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Jamon Bertomeu Sanchez (Université de Valencia, IHMC, CSIC), Mar 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2017, Blois, France</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rebelles en prison, de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rebelles. 17e Rendez-vous de l'Histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de criminologie; Criminocorpus; Centre de Droit pénal et de Criminocorpus, Nov 2017, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de données de Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bses de données et Histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire judiciaire de l'Université de Lille 2 (UMR 8025), Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau "Archives ouvertes Toulouse" - Université Toulouse III - Paul Sabatier, Oct 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologie à la peine. Psychiatrie et traitement pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs, politiques et pratiques de l’exécution des peines en France au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc renneville (CNRS), Hélène Bellanger (Sciences Po), Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Devarieux, Apr 2016, Caen, France</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un crime à l’autre. Pierre Rivière et Joseph Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les histoires de René Allio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 (Sylvie Lindeperg, Myriam Tsikounas et Marguerite Vappereau), Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vimont. Un éclaireur chez Criminocorpus (introduction et animation de la table ronde)</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des étudiants et corpus en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages des sources numériques en histoire des sciences et des techniques (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en histoire des sciences et des techniques (CRHST) en collaboration avec le centre Alexandre-Koyré, l’université d’Évry et le CNR, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et folie (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et folie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandra Weber Berney et Geneviève Rossier (BCUL. Bibliothèque cantonale et universitaire de Lausanne), Mar 2013, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit pénal à la sociologie criminelle. Gabriel Tarde et les juristes de son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derasse</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sociologie (1860-1939). Moment juridique de la sociologie ou moment sociologique du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Audrenet Mélanie Plounez (Institut Villey pour la culture juridique et la philosophie du Droit, Sciences Po), Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages sociaux et politiques des savoirs &amp;quot;pré-neuroscientifiques&amp;quot; sur le cerveau (discutant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages sociaux des sciences du cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de New-York à Paris, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dossiers des mineurs délinquants : les rapports des experts “expertisés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche (ANR) Justice, sciences et peines au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et prédire le criminel au 19e siècle. La criminologie comme science d'anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et techniques d’anticipation. Prévision et organisation du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration pénitentiaire et justice : un rattachement toujours en balance (synthèse des journées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 ans de rattachement de l’administration pénitentiaire au ministère de la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale d'administration pénitentiaire, Dec 2011, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter over Mind ?: The Rise and Fall of Phrenology in Nineteenth-Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mente, sujet e Historia. Ciencia y Subjectividad en la Cultura Contemporànea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consejo Superior de Investigacionès Cientificas, May 2011, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que tout change pour que rien ne change ? Aux origines de la judiciarisation de l’exécution des peines en France (1789-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aménagement des peines privatives de liberté : l’exécution de la peine autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études internationales organisées par la Direction de l’administration pénitentiaire avec le concours de l’équipe ANR « Sciencepeine » et de l’École de Droit de Sciences Po, Nov 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du soin en prison : entre histoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et prison. La question du soin aux personnes détenues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque interuniversitaire de recherche en lettres et sciences humaines (BIU Lsh) Feb 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologie, mesures de sûreté et dangerosité en France avant 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de l'homme, sciences de la punition. Réformes pénales et mesures de sûreté en Europe. 1918-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Renneville et Jean-Claude Vimont, May 2011, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vols et voleurs sous l’œil de l’expert. Le regard de Jean Dublineau (1935-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vols et voleurs à l’époque contemporaine. Images et perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerhico-Cerhilim (Équipe Sociétés conflictuelles), Sep 2011, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historien face à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire contemporaine, déviances, justice. Journée d’hommage à Jean-Claude Farcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Noël Luc et Marc Renneville - École doctorale Histoire moderne et contemporaine de Paris-Sorbonne et Criminocorpus, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo criminalis, objet des sciences de l’homme ? Sur la controverse entre droit pénal et sciences au 19e siècle. Un débat dépassé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme, point aveugle des sciences de l’homme ? Faire l’histoire de l’objet des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Carroy (EHESS), Nathalie Richard (Université Paris 1), François Vatin (Université Paris X), Jun 2010, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiognomonie et criminalité, de la phrénologie au criminel-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fisiognomica da Lavater alla grande Guerra - Physiognomony from Lavater to the Great War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leverhulme Trut International Network, May 2010, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’apporte l’éclairage de l’histoire au concept de dangerosité en psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dangerosité psychiatrique : étude et évaluation des facteurs de risque de violence hétéro-agressive chez les personnes ayant une schizophrénie ou des troubles de l’humeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Autorité de la Santé, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du programme de recherche ANR Sciencepeine et du portail Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Johann Elart, Gilles Grivaud, Ludivine Bantigny, Pascal Dupuy, Florence Cabaret, Sophie Victorien (GRHIS, Université de Rouen), Nov 2016, Rouen, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche (ANR) Justice, sciences et peines au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'affaire Chambige et Le Disciple de Paul Bourget</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peurs judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prétou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire justice. Les rendez-vous de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Rendez-vous de l'Histoire à Blois, Oct 2010, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychiatrie légale dans le projet de réforme du code pénal français (1930-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès de l’Association Européenne pour l’Histoire de la Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of the French Judicial System : from the mid-18th Century to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of justice. Chairpersons and Discussants: The Honourable Justice J. David McCombs, Superior Court of Justice, Ontario (Canada) and Prof. School of Law. Tsinghua University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Balme (Sciences Po Paris /Tsinghua/ China-EU School of Law), Dec 2009, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrenology: a science of skulls and crimes, and its social impact in 19th century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Law and Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Law. Chinese Academy of Social sciences, Dec 2009, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminologie face au monstre, entre délit du corps et invisible différence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monstre et imaginaire social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Caiozzo et Anne-Emmanuelle Demartini (Université Paris 7), Dec 2005, Paris, France. pp.321-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crime de Chambige (1888) : entre psychologie et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Carroy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Rudolf Behrens et Carsten Zelle (Ruhr-Universität Bochum), Nov 2016, Bochum, Allemagne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, histoire, psychologie : la psychologie fin de siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Carroy, Nicole Edelman et Jean-Louis Cabanes (Paris 10 Nanterre et EHESS), Nov 2006, Nanterre, France. pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Rousseaux - Institut d'études avancées, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses d’une figure de déviance : le monstre criminel du XIXe siècle à nos jours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance. Du difforme au monstrueux. 23e journée de psychiatrie de Fontevraud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de psychiatrie et de psychologie médicale. CHU Angers, Jun 2008, Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Becker et Pierre Piazza (Université de Vienne et CESDIP, GERN), Dec 2016, Pierrefitte-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus en ligne, édition scientifique et histoire des sciences du crime. L'exemple du site criminocorpus.cnrs.fr. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages des sources numériques en histoire des sciences et des techniques (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Alexandre Koyré - CRHST - Pôle HSTL, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUHMSP Institut d'histoire de la médecine et de la santé publique, Jun 2016, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dangerosité et psychiatrie : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e journées annuelles des Secteurs de Psychiatrie en Milieu Pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.P.M.P., Centre Hospitalier Henri Laborit, Poitiers et l’Association des secteurs de psychiatrie en milieu pénitentiaire, Nov 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Poitiers, Jun 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière, le malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moi Pierre.. Autour du film de René Allio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Lameyre et Edouard Zarifian, Oct 2005, Flers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination du criminel au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Becquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime et fascination. 16 journées nationales des SMPR-UMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMPR de Rouen, Oct 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Touraut, Claire de Galembert et Anaïs Henneguelle (DAP ENS Cachan), Dec 2015, Cachan, France</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus : a website of resources for the history of crimes and punishments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23th International Conference of the European Society for the History of Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Human Sciences, Jul 2004, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...96 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit du corps en criminologie. du &amp;quot;type criminel&amp;quot; au &amp;quot;type&amp;quot; criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La criminologie - évolutions scientifiques et pratiques : hier, aujourd'hui et demain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Interlaken, Suisse. pp.71-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1051126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clare Anderson, Sep 2015, Leicester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminologie embobinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Porret, Nov 2015, Genève, Switzerland</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démence, entre norme juridique et psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freud, Musil et la démence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres littéraires autrichiennes, Nov 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Ledda CERIDHI (Université de Rouen) et Sophie Vanden Abeele (Université de Paris-Sorbonne), Feb 2015, Rouen, France</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise pénale au regard de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le psychiatre et la justice pénale : Historique, actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de médecine légale, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences du crime face à la question de la déraison du passage à l'acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de la criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de criminologie de l'université de Montréal, Aug 2002, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Jun 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsessions. Indices historiques pour une généalogie des soins obligés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soins obligés ou l'utopie de la triple entente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lille, France. pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...3222 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130382v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01391154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l'abominable. Écrire sur l'abominable</w:t>
               </w:r>
@@ -21390,923 +21390,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La criminologie oscille sans cesse entre biologie et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crimes et châtiment. Du néolithique au cyber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais de justice de Paris. Une visite pour l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musée Criminocorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison de la Petite-Roquette (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://hugo.criminocorpus.org/fr/lieu/prison-de-la-petite-roquette/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellanger</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les graffitis de la maison d'arrêt de Guingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://criminocorpus.org/fr/ref/25/18583/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dublineau (1900-1975) et les mineurs de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Gaillon (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice HUGO. Patrimoine des lieux de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://hugo.criminocorpus.org/fr/lieu/chateau-de-gaillon/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les graffitis de la maison d'arrêt de Guingamp</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landru (1921)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://criminocorpus.org/fr/ref/25/18021/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zoummeroff : une collection pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://criminocorpus.org/fr/bibliotheque/video/2374/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer un site Wordpress. Usages, fonctionnalités et sécurisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences technologiques et sciences humaines et sociales : les enjeux d'une gestion mutualisée des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un Musée de la Justice et de la Sécurité au 36 quai des Orfèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, https://criminocorpus.hypotheses.org/22404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande à Bonnot. De l'histoire au mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, https://criminocorpus.org/fr/ref/25/18022/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite de l'ancienne prison du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, https://criminocorpus.org/fr/ref/25/17881/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;vrais&amp;quot; Tontons flingueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...570 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, https://criminocorpus.org/fr/ref/25/17278/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23051,211 +23051,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HUGO. Patrimoine des lieux de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 16-43, CLAMOR. UMS 3726; GIP Mission de Recherche Droit &amp; Justice; Archives nationales, 59 rue Guynemer, 93380 Pierrefitte-sur-Seine; Centre d'Histoire judiciaire CHJ UMR 8025. 2018, http://www.gip-recherche-justice.fr/publication/projet-hugo-loutil-numerique-au-service-du-patrimoine-judiciaire/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01960688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HUGO. L'outil numérique au service du patrimoine judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soppelsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 16-43, GIP Mission de recherche Droit et Justice. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Henry</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02115726v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01960688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLAMOR. Centre pour les humanités numériques et l'histoire de la justice</w:t>
               </w:r>
@@ -23917,51 +23917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24069,51 +24069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DEB4CF2"/>
+    <w:nsid w:val="6DC89A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24217,51 +24217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="497CF693"/>
+    <w:nsid w:val="49B37B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24451,51 +24451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-renneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5231-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05257556X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59250119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038980703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus-lab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://criminocorpus.revues.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marc.renneville@cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/gaillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/mourir_d_amour-9782348071591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aguilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaelis-editions.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_langage_des_cr__nes-9782348064791.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/410-memoires-du-corps-renneville-marc-vacher-l-rsquo-eventreur.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesmoyensdubord.org/spip.php?article82" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/crime-et-folie-9782213608334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vottero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.056.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yampolsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10752" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085944v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Salmon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.8255" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7678" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0964704X.2019.1683434" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.056.0080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3797" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3487" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.317" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3474" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390287v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2914" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2913" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2717" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2753" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2752" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1436" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.2323" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2978" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490003609X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.173" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2965" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.219" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2968" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Toffoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130243v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130237v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2004.07.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130234v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130230v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03182172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130223v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2533" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130224v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1998.1647" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181362" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181360" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394804v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391130v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017360ar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135tm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14p70" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6620.ahtml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthempress.com/the-anthem-companion-to-gabriel-tarde" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569314-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568918v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/histoire-de-la-psychologie_fr-454.htm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.113969" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.piaz.2011.01.0168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390376v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/encyclopedia-of-law-and-society/book225538" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390378v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/prg/PIR/programmes-termines/histsavoirs/synth2003-2007Histoiredessavoirs.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130288v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130286v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261702v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690497v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elydia Barret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894809v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515612v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778674v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390690v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395810v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390442v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413956v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456757v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393181v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390444v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390443v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88459" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390451v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391145v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390456v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391442v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515560v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392797v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390894v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390739v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392808v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393183v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392820v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;tou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390763v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391143v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391128v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390359v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390361v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390355v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391150v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391129v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130386v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1051126" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390339v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391148v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448460v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130382v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393177v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391152v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931511v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Piazza" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047787v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835374v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834827v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484869v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436971v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419787v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391891v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391785v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393113v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865706v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carlier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391870v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391857v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391883v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391840v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Farcy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447923v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447942v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960688v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/halshs-01681987v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443006v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390490v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143557v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03261715v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colombani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-renneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5231-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05257556X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59250119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038980703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus-lab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://criminocorpus.revues.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marc.renneville@cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/gaillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/mourir_d_amour-9782348071591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaelis-editions.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_langage_des_cr__nes-9782348064791.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/410-memoires-du-corps-renneville-marc-vacher-l-rsquo-eventreur.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesmoyensdubord.org/spip.php?article82" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/crime-et-folie-9782213608334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vottero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.056.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yampolsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10752" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085944v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Salmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2925" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.8255" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7678" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0964704X.2019.1683434" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3797" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.056.0080" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3487" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3474" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2959" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2752" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2913" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2914" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2753" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390540v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.2323" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2978" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.173" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490003609X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2965" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Toffoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.219" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.220" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2968" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.112" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130243v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.260" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2004.07.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130230v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03182172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1998.1647" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2533" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181360" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394808v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392545v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181362" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.117" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017360ar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135tm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615128v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14p70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626585v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6620.ahtml" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthempress.com/the-anthem-companion-to-gabriel-tarde" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452593v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569314-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390430v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.113969" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448451v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/histoire-de-la-psychologie_fr-454.htm" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.piaz.2011.01.0168" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/encyclopedia-of-law-and-society/book225538" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390376v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390378v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/prg/PIR/programmes-termines/histsavoirs/synth2003-2007Histoiredessavoirs.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130383v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130375v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130372v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130286v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130280v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261701v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515612v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690497v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elydia Barret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894809v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894812v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770252v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671159v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671157v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778674v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390690v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390450v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390443v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393181v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456757v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88459" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515574v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390456v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390492v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390883v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392150v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391442v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515560v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390894v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390739v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393184v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392808v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390903v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391143v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390763v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;tou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390359v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391128v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390361v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391150v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391129v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391148v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390862v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130386v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1051126" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390339v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391151v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448460v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391154v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130382v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393177v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391152v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931511v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Piazza" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047787v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835374v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484869v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834827v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436971v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537704v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419787v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393123v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391891v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391785v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393113v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865706v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carlier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391870v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391857v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391883v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391840v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Farcy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447923v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447942v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960688v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/halshs-01681987v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443006v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390490v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143557v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03261715v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colombani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>