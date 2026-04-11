--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -1579,277 +1579,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D spatio-temporal deconvolution approach for MR perfusion in the brain</w:t>
+                <w:t xml:space="preserve">A comparative study of different level interpolations for improving spatial resolution in diffusion tensor imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Frindel</w:t>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.1317 - 1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2306937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977610v1</w:t>
+                <w:t xml:space="preserve">hal-00976936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of different level interpolations for improving spatial resolution in diffusion tensor imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3-D spatio-temporal deconvolution approach for MR perfusion in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-H. Luo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.144-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2306937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simulated annealing to stochastic continuation: a new trend in combinatorial optimization</w:t>
               </w:r>
@@ -2778,567 +2778,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographic Testing of Anomalies in Thick Metal Components: Fitting the Standard Line-Integral Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance image reconstruction analytic image representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yankam-Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (4), pp.1285-1297</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443443v1</w:t>
+                <w:t xml:space="preserve">hal-00443513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Continuation Approach to Piecewise Constant Reconstruction</w:t>
+                <w:t xml:space="preserve">Radiographic Testing of Anomalies in Thick Metal Components: Fitting the Standard Line-Integral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (10), pp.2576-2589</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.1285-1297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443442v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Stochastic Continuation Approach to Piecewise Constant Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.4516--4519</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2576-2589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071730v1</w:t>
+                <w:t xml:space="preserve">hal-00443442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Image Reconstruction Using Analytic Image Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J y Njiwa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 571, pp.73--76</w:t>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.4516--4519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071611v1</w:t>
+                <w:t xml:space="preserve">hal-02071730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance image reconstruction analytic image representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Resonance Image Reconstruction Using Analytic Image Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J y Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yankam-Njiwa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. E. Magnin</w:t>
+                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.73-76</w:t>
+              <w:t xml:space="preserve">, 2007, 571, pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443513v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4299,512 +4299,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simplified cardiac fiber architecture — Multiscale fiber merging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic framework for spot-scanning particle therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 13th International Conference on Signal Processing (ICSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chengdu, China. pp.35-38, </w:t>
+              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, FL, United States. pp.2578--2581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSP.2016.7877791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086642v1</w:t>
+                <w:t xml:space="preserve">hal-02071650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inexact half-quadratic optimization for image reconstruction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Lv</w:t>
+                <w:t xml:space="preserve">Bakary Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyu Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samikannu Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Phoenix, AZ, United States. pp.3513--3517, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071649v1</w:t>
+                <w:t xml:space="preserve">hal-01438438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic framework for spot-scanning particle therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
+                <w:t xml:space="preserve">Towards a simplified cardiac fiber architecture — Multiscale fiber merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591257⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 13th International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chengdu, China. pp.35-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP.2016.7877791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071650v1</w:t>
+                <w:t xml:space="preserve">hal-02086642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Inexact half-quadratic optimization for image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samikannu Ravi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xudong Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phoenix, AZ, United States. pp.3513--3517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438438v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of non-negativity constraint in perfusion DSC-MRI deconvolution for acute stroke</w:t>
               </w:r>
@@ -4901,282 +4901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques en IRM de perfusion cérébrale: bruit log-ricien ou bruit gaussien ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel, Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque Gretsi 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572127v1</w:t>
+                <w:t xml:space="preserve">hal-03446446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+                <w:t xml:space="preserve">Simulations numériques en IRM de perfusion cérébrale: bruit log-ricien ou bruit gaussien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVème colloque Gretsi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265828v1</w:t>
+                <w:t xml:space="preserve">hal-01572127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation acoustique pour l’optimisation de sondes échographiques 2D par recuit simulé</w:t>
               </w:r>
@@ -5281,713 +5272,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1 - 4 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0431⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272818v1</w:t>
+                <w:t xml:space="preserve">hal-01265828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1 - 4 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446446v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconvex half-quadratic image reconstruction with wavelet-domain sparsity constraints</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Las Vegas, USA, United States. 1p</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region. pp.2189\textendash2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071655v1</w:t>
+                <w:t xml:space="preserve">hal-01955134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding Cardiac Fibers by Dimensionality Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">Global DT-MRI Tractography Using Elastic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Chicago, USA, United States. pp.26--30</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071656v1</w:t>
+                <w:t xml:space="preserve">hal-02086831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DT-MRI Tractography Using Elastic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robini</w:t>
+                <w:t xml:space="preserve">Unfolding Cardiac Fibers by Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">, 2014, Chicago, USA, United States. pp.26--30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086831v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonconvex half-quadratic image reconstruction with wavelet-domain sparsity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region. pp.2189\textendash2192</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Las Vegas, USA, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955134v1</w:t>
+                <w:t xml:space="preserve">hal-02071655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic acoustic simulation of 2D probe elements in simulated annealing sparse array optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6062,148 +6062,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Diarra</w:t>
+                <w:t xml:space="preserve">Approche 3D spatio-temporelle pour la déconvolution en imagerie de perfusion du cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
+              <w:t xml:space="preserve">XXIVè Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850067v1</w:t>
+                <w:t xml:space="preserve">hal-00849324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward temporal fiber</w:t>
               </w:r>
@@ -6304,1667 +6278,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche 3D spatio-temporelle pour la déconvolution en imagerie de perfusion du cerveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Rousseau</w:t>
+                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVè Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849324v1</w:t>
+                <w:t xml:space="preserve">hal-00850067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J H Luo</w:t>
+                <w:t xml:space="preserve">A generalized simulated annealing approach to image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
+              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072033v1</w:t>
+                <w:t xml:space="preserve">hal-00829699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+                <w:t xml:space="preserve">Optimized 2-D array design for ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2718 - 2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072030v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph drawing by stochastic continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worldcomp'12 Int. Conf. Computer Graphics and Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neighborhood-based probabistic approach for fiber tracking in human cardiac DTI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830204v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J H Luo</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071934v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction with multiresolution edge-continuation and non-quadratic data fidelity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Viverge</w:t>
+                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829703v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+                <w:t xml:space="preserve">A neighborhood-based probabistic approach for fiber tracking in human cardiac DTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.9-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071931v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized 2-D array design for ultrasound imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image reconstruction with multiresolution edge-continuation and non-quadratic data fidelity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cachard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Viverge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2718 - 2722</w:t>
+              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830916v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized simulated annealing approach to image reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829699v1</w:t>
+                <w:t xml:space="preserve">hal-02071931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">Optimal inverse treatment planning by stochastic continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Viverge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J H Luo</w:t>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
+              <w:t xml:space="preserve">IEEE Int. Symp. Biomedical Imaging (ISBI-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago (Illinois), Unknown Region. pp.1792-1796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071935v1</w:t>
+                <w:t xml:space="preserve">hal-01924628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072034v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal inverse treatment planning by stochastic continuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Smekens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Sixou</w:t>
+                <w:t xml:space="preserve">P.-J. Viverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Symp. Biomedical Imaging (ISBI-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chicago (Illinois), Unknown Region. pp.1792-1796</w:t>
+              <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924628v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved global cardiac tractography with simulated annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.813--816</w:t>
+              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072044v1</w:t>
+                <w:t xml:space="preserve">hal-02072049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rappachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac Fibre Trace Clustering for the interpretation of the Human Heart Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-J. Viverge</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
+              <w:t xml:space="preserve">Proc. 4th Int. Conf. FIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.39--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072049v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Fibre Trace Clustering for the interpretation of the Human Heart Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8006,774 +7993,791 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 4th Int. Conf. FIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. pp.39--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Fibre Trace Clustering for the interpretation of the Human Heart Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rappachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th Int. Conf. FIMH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. pp.39--48</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072047v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Yang</w:t>
+                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071954v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved global cardiac tractography with simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-J. Viverge</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
+              <w:t xml:space="preserve">IEEE ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.813--816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071950v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved global cardiac tractography with simulated annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Frindel</w:t>
+                <w:t xml:space="preserve">A global approach to cardiac tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008. 5th IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.883\{$\backslash$textendash\}886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071945v1</w:t>
+                <w:t xml:space="preserve">hal-02071962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to cardiac tractography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Clarysse</w:t>
+                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008. 5th IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 29th Int. Conf. IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.4516--4519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071962v1</w:t>
+                <w:t xml:space="preserve">hal-02071964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">y M Zhu</w:t>
+                <w:t xml:space="preserve">W y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 29th Int. Conf. IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.4516--4519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071964v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards in vivo diffusion tensor MRI on human heart using edge-preserving regularization</w:t>
               </w:r>
@@ -8854,1220 +8858,970 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 29th Int. Conf. IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.6007--6010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072062v1</w:t>
+                <w:t xml:space="preserve">hal-02071965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards in vivo diffusion tensor MRI on human heart using edge-preserving regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Frindel</w:t>
+                <w:t xml:space="preserve">Magnetic resonance image reconstruction using the notion of analytic image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 29th Int. Conf. IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.6007--6010</w:t>
+              <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071965v1</w:t>
+                <w:t xml:space="preserve">hal-02072065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Bao</w:t>
+                <w:t xml:space="preserve">Magnetic resonance image reconstruction using the notion of analytic image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 29th Int. Conf. IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.4516--4519</w:t>
+              <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072061v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance image reconstruction using the notion of analytic image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Image reconstruction from partial k-space using the notion of analytic image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
+              <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Guilin, China. pp.994--997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071969v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance image reconstruction using the notion of analytic image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Image reconstruction from partial k-space using the notion of analytic image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
+              <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Guilin, China. pp.994--997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072065v1</w:t>
+                <w:t xml:space="preserve">hal-02072067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from partial k-space using the notion of analytic image</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">Edge-Preserving reconstruction for Young\textquoterights modulus recovery from ultrasonic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jarrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.1919-1922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2003.1293291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071971v1</w:t>
+                <w:t xml:space="preserve">hal-01955172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from partial k-space using the notion of analytic image</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">Space-variant deconvolution for synthetic aperture imaging using simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Guilin, China. pp.994--997</w:t>
+              <w:t xml:space="preserve">IEEE Int Conf Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Santa Barbara, United States. pp.432\textendash435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072067v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Preserving reconstruction for Young\textquoterights modulus recovery from ultrasonic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+                <w:t xml:space="preserve">Regularized autoregressive model preserving spatial discontinuities for analysis of radio-frequency signals in echographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bijnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Grenoble, France. pp.1363-1366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955172v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-variant deconvolution for synthetic aperture imaging using simulated annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of RF signals in echographic images using a regularized autoregressive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bijnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...266 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 11th Int Conf on Computer Assisted Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10077,137 +9831,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretically grounded acceleration techniques for simulated annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Zelinka, V. Snášel, A. Abraham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Optimization From Classical to Modern Approach. Intelligent Systems Reference Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.311-335, 2013, 978-3-642-30504-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30504-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10354,51 +10108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04539351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01361-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Q. Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Su" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0551-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584451v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Robini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M114635X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ogunbona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1763-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yuemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2360797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140987845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXGNX0C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2306937" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Reissman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9860-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N55560B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.01.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3W73N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Reissman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frindel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Bao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Pu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duvauchelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2016.7877791" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Lv" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2016.7502711" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H y Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ozon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235471" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viverge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Viverge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rappachi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071969v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072067v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30504-7_13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XSBFRCNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04539351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01361-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Q. Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Su" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0551-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584451v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Robini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M114635X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ogunbona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1763-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yuemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2360797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140987845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2306937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.10.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXGNX0C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Reissman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9860-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N55560B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.01.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3W73N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Reissman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frindel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Bao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Pu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duvauchelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2016.7877791" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Lv" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2016.7502711" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H y Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ozon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235471" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viverge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Viverge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rappachi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071969v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30504-7_13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XSBFRCNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>