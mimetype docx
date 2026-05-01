--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1579,277 +1579,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of different level interpolations for improving spatial resolution in diffusion tensor imaging</w:t>
+                <w:t xml:space="preserve">A 3-D spatio-temporal deconvolution approach for MR perfusion in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yang</w:t>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2306937⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.144-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976936v1</w:t>
+                <w:t xml:space="preserve">hal-00977610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D spatio-temporal deconvolution approach for MR perfusion in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of different level interpolations for improving spatial resolution in diffusion tensor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Frindel</w:t>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.1317 - 1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2306937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00977610v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simulated annealing to stochastic continuation: a new trend in combinatorial optimization</w:t>
               </w:r>
@@ -2778,545 +2778,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance image reconstruction analytic image representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiographic Testing of Anomalies in Thick Metal Components: Fitting the Standard Line-Integral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.73-76</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.1285-1297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443513v1</w:t>
+                <w:t xml:space="preserve">hal-00443443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographic Testing of Anomalies in Thick Metal Components: Fitting the Standard Line-Integral Model</w:t>
+                <w:t xml:space="preserve">A Stochastic Continuation Approach to Piecewise Constant Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (4), pp.1285-1297</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2576-2589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443443v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Continuation Approach to Piecewise Constant Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lachal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (10), pp.2576-2589</w:t>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.4516--4519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443442v1</w:t>
+                <w:t xml:space="preserve">hal-02071730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cardiac diffusion tensor magnetic resonance images using sparse representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bao</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Image Reconstruction Using Analytic Image Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J y Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.4516--4519</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 571, pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071730v1</w:t>
+                <w:t xml:space="preserve">hal-02071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Image Reconstruction Using Analytic Image Representation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance image reconstruction analytic image representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">J. Yankam-Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 571, pp.73--76</w:t>
+              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071611v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4299,512 +4299,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic framework for spot-scanning particle therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a simplified cardiac fiber architecture — Multiscale fiber merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orlando, FL, United States. pp.2578--2581, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 13th International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chengdu, China. pp.35-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSP.2016.7877791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071650v1</w:t>
+                <w:t xml:space="preserve">hal-02086642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inexact half-quadratic optimization for image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakary Diarra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Xudong Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samikannu Ravi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phoenix, AZ, United States. pp.3513--3517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438438v1</w:t>
+                <w:t xml:space="preserve">hal-02071649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simplified cardiac fiber architecture — Multiscale fiber merging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+                <w:t xml:space="preserve">A stochastic framework for spot-scanning particle therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 13th International Conference on Signal Processing (ICSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSP.2016.7877791⟩</w:t>
+              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, FL, United States. pp.2578--2581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086642v1</w:t>
+                <w:t xml:space="preserve">hal-02071650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inexact half-quadratic optimization for image reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Lv</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samikannu Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Phoenix, AZ, United States. pp.3513--3517, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071649v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of non-negativity constraint in perfusion DSC-MRI deconvolution for acute stroke</w:t>
               </w:r>
@@ -4901,273 +4901,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations numériques en IRM de perfusion cérébrale: bruit log-ricien ou bruit gaussien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVème colloque Gretsi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446446v1</w:t>
+                <w:t xml:space="preserve">hal-01572127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques en IRM de perfusion cérébrale: bruit log-ricien ou bruit gaussien ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Frindel</w:t>
+                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque Gretsi 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572127v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation acoustique pour l’optimisation de sondes échographiques 2D par recuit simulé</w:t>
               </w:r>
@@ -5272,722 +5281,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Cachard</w:t>
+                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1 - 4 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265828v1</w:t>
+                <w:t xml:space="preserve">hal-01272818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel, Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272818v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unfolding Cardiac Fibers by Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region. pp.2189\textendash2192</w:t>
+              <w:t xml:space="preserve">IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, USA, United States. pp.26--30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955134v1</w:t>
+                <w:t xml:space="preserve">hal-02071656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DT-MRI Tractography Using Elastic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robini</w:t>
+                <w:t xml:space="preserve">Nonconvex half-quadratic image reconstruction with wavelet-domain sparsity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Las Vegas, USA, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086831v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding Cardiac Fibers by Dimensionality Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">Global DT-MRI Tractography Using Elastic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Chicago, USA, United States. pp.26--30</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071656v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconvex half-quadratic image reconstruction with wavelet-domain sparsity constraints</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Las Vegas, USA, United States. 1p</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region. pp.2189\textendash2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071655v1</w:t>
+                <w:t xml:space="preserve">hal-01955134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic acoustic simulation of 2D probe elements in simulated annealing sparse array optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6062,122 +6062,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche 3D spatio-temporelle pour la déconvolution en imagerie de perfusion du cerveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Rousseau</w:t>
+                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVè Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849324v1</w:t>
+                <w:t xml:space="preserve">hal-00850067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward temporal fiber</w:t>
               </w:r>
@@ -6278,1556 +6304,1530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Diarra</w:t>
+                <w:t xml:space="preserve">Approche 3D spatio-temporelle pour la déconvolution en imagerie de perfusion du cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
+              <w:t xml:space="preserve">XXIVè Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850067v1</w:t>
+                <w:t xml:space="preserve">hal-00849324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized simulated annealing approach to image reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829699v1</w:t>
+                <w:t xml:space="preserve">hal-02072033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized 2-D array design for ultrasound imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cachard</w:t>
+                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2718 - 2722</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830916v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph drawing by stochastic continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worldcomp'12 Int. Conf. Computer Graphics and Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072033v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+                <w:t xml:space="preserve">A neighborhood-based probabistic approach for fiber tracking in human cardiac DTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.9-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072030v1</w:t>
+                <w:t xml:space="preserve">hal-00830204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic half-quadratic algorithm for signal reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J H Luo</w:t>
+                <w:t xml:space="preserve">Image reconstruction with multiresolution edge-continuation and non-quadratic data fidelity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Viverge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMA Int. Conf. Mathematics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom. pp.1--4</w:t>
+              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071934v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neighborhood-based probabistic approach for fiber tracking in human cardiac DTI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830204v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction with multiresolution edge-continuation and non-quadratic data fidelity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized 2-D array design for ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Viverge</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2718 - 2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829703v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DT-MRI interpolation: at what level?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+                <w:t xml:space="preserve">A generalized simulated annealing approach to image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China. pp.737--740</w:t>
+              <w:t xml:space="preserve">6th SIAM conf. on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071931v1</w:t>
+                <w:t xml:space="preserve">hal-00829699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal inverse treatment planning by stochastic continuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Smekens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Sixou</w:t>
+                <w:t xml:space="preserve">P.-J. Viverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Symp. Biomedical Imaging (ISBI-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chicago (Illinois), Unknown Region. pp.1792-1796</w:t>
+              <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924628v1</w:t>
+                <w:t xml:space="preserve">hal-02071935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071935v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent edge-preserving reconstruction with contour-line smoothing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">Optimal inverse treatment planning by stochastic continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Viverge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J H Luo</w:t>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. Pattern Recognition and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.885--890</w:t>
+              <w:t xml:space="preserve">IEEE Int. Symp. Biomedical Imaging (ISBI-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago (Illinois), Unknown Region. pp.1792-1796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072034v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-J. Viverge</w:t>
+                <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rappachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072049v1</w:t>
+                <w:t xml:space="preserve">hal-02072053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Yang</w:t>
+                <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072053v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Fibre Trace Clustering for the interpretation of the Human Heart Architecture</w:t>
               </w:r>
@@ -7891,51 +7891,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 4th Int. Conf. FIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. pp.39--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072047v1</w:t>
+                <w:t xml:space="preserve">hal-02071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Fibre Trace Clustering for the interpretation of the Human Heart Architecture</w:t>
               </w:r>
@@ -7999,51 +7999,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 4th Int. Conf. FIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. pp.39--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071948v1</w:t>
+                <w:t xml:space="preserve">hal-02072047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation avec réduction du bruit du champ de vecteurs 3D en IRM cardiaque du tenseur de diffusion</w:t>
               </w:r>
@@ -8055,64 +8055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rappachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8167,77 +8167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-preserving image reconstruction with wavelet-domain edge continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Viverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 6th Int. Conf. Image Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Halifax, Canada. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8927,90 +8927,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072065v1</w:t>
+                <w:t xml:space="preserve">hal-02071969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance image reconstruction using the notion of analytic image</w:t>
               </w:r>
@@ -9035,90 +9035,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMEDIM Conference(Euromedim 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France. pp.73--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071969v1</w:t>
+                <w:t xml:space="preserve">hal-02072065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction from partial k-space using the notion of analytic image</w:t>
               </w:r>
@@ -9143,64 +9143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Guilin, China. pp.994--997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9264,64 +9264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Guilin, China. pp.994--997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10108,51 +10108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04539351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01361-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Q. Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Su" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0551-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584451v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Robini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M114635X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ogunbona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1763-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yuemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2360797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140987845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2306937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.10.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXGNX0C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Reissman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9860-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N55560B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.01.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3W73N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Reissman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frindel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Bao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Pu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duvauchelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2016.7877791" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Lv" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2016.7502711" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H y Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ozon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235471" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viverge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Viverge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rappachi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071969v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30504-7_13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XSBFRCNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04539351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01361-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Q. Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Su" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0551-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584451v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Robini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M114635X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ogunbona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1763-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yuemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2360797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140987845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXGNX0C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2306937" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Reissman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9860-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N55560B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.01.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3W73N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Reissman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frindel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Bao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Pu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duvauchelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2016.7877791" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Lv" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2016.7502711" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H y Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ozon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235471" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viverge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Viverge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rappachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30504-7_13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XSBFRCNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>