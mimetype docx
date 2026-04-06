--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -523,204 +523,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxembourg’s Financial Services Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+                <w:t xml:space="preserve">Do Unions Do What They Are Expected To? Unions’ Ideologies and Their Influence on Direct Employee Participation Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of the Labor and Employment Relations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537715v1</w:t>
+                <w:t xml:space="preserve">hal-02537716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Unions Do What They Are Expected To? Unions’ Ideologies and Their Influence on Direct Employee Participation Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+                <w:t xml:space="preserve">Luxembourg’s Financial Services Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of the Labor and Employment Relations Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537716v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Unions Do What they are Expected to Do? Union’s ideologies and their influence on direct employee participation in France</w:t>
               </w:r>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>