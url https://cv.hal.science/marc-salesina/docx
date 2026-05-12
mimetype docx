--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -700,204 +700,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Unions Do What they are Expected to Do? Union’s ideologies and their influence on direct employee participation in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+                <w:t xml:space="preserve">La construction de l’usager dans une organisation complexe - Le cas des projets personnalisés dans un établissement médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Flachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LERA 70th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048610v1</w:t>
+                <w:t xml:space="preserve">hal-02974514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l’usager dans une organisation complexe - Le cas des projets personnalisés dans un établissement médico-social</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+                <w:t xml:space="preserve">Do Unions Do What they are Expected to Do? Union’s ideologies and their influence on direct employee participation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">LERA 70th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974514v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategic Choice Approach to Union Renewal: The Case of Union Participation to High-Involvement Management in France</w:t>
               </w:r>
@@ -1330,64 +1330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des projets personnalisés par les professionnels du secteur médico-social : une analyse par le prisme des outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Flachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2001,64 +2001,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet personnalisé dans le secteur médico-social : un outil de construction de la représentation de l’usager et d’individualisation de l’accompagnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>