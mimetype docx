--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and optimization of heat transfer at the interfaces of spacecraft assemblies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Sartor</w:t>
+                <w:t xml:space="preserve">Creation of helicopter dynamic systems digital twin using multibody simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Space Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12567-018-0226-4⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018595v1</w:t>
+                <w:t xml:space="preserve">hal-02297123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of helicopter dynamic systems digital twin using multibody simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sartor</w:t>
+                <w:t xml:space="preserve">Evaluation and optimization of heat transfer at the interfaces of spacecraft assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">CEAS Space Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.185-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12567-018-0226-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297123v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of the Integrated Modular Power Electronics Cabinet</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and modelling the behaviour of an isotropic conductive adhesive in view of electronic assembly fatigue life studies under thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IACSIT ICMERA 2010, International Conference on Mechanical Engineering, Robotics and Aerospace, Bucharest, Romania, December 2-4, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,51 +4323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297123v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guivarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Marino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Geneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0163-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guivarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dareys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Achkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yacine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297123v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guivarch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Marino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Geneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0163-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guivarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dareys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Achkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yacine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>